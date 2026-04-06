--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien De Pertat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorant à l'université Grenoble-Alpes.Laboratoire AAU-Cresson. Thèse : &amp;quot;Ambiances de l'anthropocène. A l'écoute des mutations des milieux de vie dans un arrière-pays de la métropole grenobloise&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-de-pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">266812368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de thèse s’inscrit dans le projet ANR Sensibilia et propose d’explorer ce que l’écoute peut apporter aux réflexions sur l’anthropocène et dans nos relations à nos milieux de vie. S’inscrivant dans la recherche sur les ambiances, il s’agira de montrer le potentiel heuristique d’une approche sensible par l’écoute pour conscientiser certaines relations d’interdépendance au monde et d’ouvrir des pistes de réflexion pour une écologie politique des ambiances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un contact vibratoire avec les éléments Les cosmologies entre ciel et terre des pratiques de géobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.16446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture d Aujourd Hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’aménageur chef d’orchestre à l’improvisateur. Ce que les savoirs de l’improvisation font à l’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Savoirs de la musique et études de sciences, 13 (3), pp.871-895. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.044.0871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac : une expérience d'écoute sur un territoire industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création : expériences et potentialités. Écologies sonores en relations : enjeux de recherche, pratiques de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Art Contemporain de Lyon; EVS UMR 5600; Laboratoire d'anthopologie politique; Le Rize Villeurbanne, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante : récit d'une expérience d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, Jul 2021, Cerisy La Salle, France. pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante: re-découvrir les paysages par l'écoute solidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances de l’anthropocène. À l’écoute des milieux de vie : une marge sud de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI Paris 2022, Le temps des géographes, le Congrès du Centenaire. Session : Ecouter et Entendre le territoire en temps de changements : que nous disent les sons des dynamiques et des interactions entre sociétés et environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence de la saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Éloge des rythmes, de la vacance et des interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2018, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoucir le rythme et durcir l'improvisation face à l'imprévisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski, Luc; Graff, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et flux à l'épreuve des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhuthmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-146, 2024, Rythmologies, 9791095155362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires de l'air au voisinage d'une plateforme chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12bsa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute par conduction osseuse : Losonnante, Knud Viktor et la Winterschool du Cresson (B-AIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « Le retour de Moby Dick »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir «Le grand orchestre des animaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-biologies - Billet du chantier « Géo-biologies » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances de l'anthropocène : À l'écoute des milieux de vie dans un arrière-pays de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALH022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05535929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien De Pertat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Doctorant à l'université Grenoble-Alpes.Laboratoire AAU-Cresson. Thèse : &amp;quot;Ambiances de l'anthropocène. A l'écoute des mutations des milieux de vie dans un arrière-pays de la métropole grenobloise&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-de-pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">266812368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon travail de thèse s’inscrit dans le projet ANR Sensibilia et propose d’explorer ce que l’écoute peut apporter aux réflexions sur l’anthropocène et dans nos relations à nos milieux de vie. S’inscrivant dans la recherche sur les ambiances, il s’agira de montrer le potentiel heuristique d’une approche sensible par l’écoute pour conscientiser certaines relations d’interdépendance au monde et d’ouvrir des pistes de réflexion pour une écologie politique des ambiances.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un contact vibratoire avec les éléments Les cosmologies entre ciel et terre des pratiques de géobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.177-189. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.16446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’aménageur chef d’orchestre à l’improvisateur. Ce que les savoirs de l’improvisation font à l’aménagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Savoirs de la musique et études de sciences, 13 (3), pp.871-895. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.044.0871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac : une expérience d'écoute sur un territoire industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche-création : expériences et potentialités. Écologies sonores en relations : enjeux de recherche, pratiques de création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d'Art Contemporain de Lyon; EVS UMR 5600; Laboratoire d'anthopologie politique; Le Rize Villeurbanne, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante : récit d'une expérience d'écoute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enchantement qui revient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, Jul 2021, Cerisy La Salle, France. pp.277-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Losonnante: re-découvrir les paysages par l'écoute solidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonnenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.56-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances de l’anthropocène. À l’écoute des milieux de vie : une marge sud de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI Paris 2022, Le temps des géographes, le Congrès du Centenaire. Session : Ecouter et Entendre le territoire en temps de changements : que nous disent les sons des dynamiques et des interactions entre sociétés et environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ambivalence de la saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saturations. Éloge des rythmes, de la vacance et des interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Jun 2018, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoucir le rythme et durcir l'improvisation face à l'imprévisible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski, Luc; Graff, Christian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et flux à l'épreuve des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhuthmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-146, 2024, Rythmologies, 9791095155362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expériences ordinaires de l'air au voisinage d'une plateforme chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12bsa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écoute par conduction osseuse : Losonnante, Knud Viktor et la Winterschool du Cresson (B-AIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir «Le grand orchestre des animaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir « Le retour de Moby Dick »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des imprégnations atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géo-biologies - Billet du chantier « Géo-biologies » de l'ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances des territoires en mutation (titre provisoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05163743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances de l'anthropocène : À l'écoute des milieux de vie dans un arrière-pays de la métropole grenobloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Grenoble Alpes [2020-..], 2025. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALH022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05535929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFF34874"/>
+    <w:nsid w:val="F43EE321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-de-pertat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266812368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.044.0871" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104753v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnenfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhuthmos.eu/spip.php?article3028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bsa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657213v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05535929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-de-pertat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266812368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369965v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Damian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.16446" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.044.0871" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104753v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnenfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rhuthmos.eu/spip.php?article3028" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12bsa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936468v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657099v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05163743v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05535929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>