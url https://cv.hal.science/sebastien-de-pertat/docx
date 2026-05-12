--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F43EE321"/>
+    <w:nsid w:val="BF4F6211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>