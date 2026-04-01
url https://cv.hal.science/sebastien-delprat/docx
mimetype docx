--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -428,940 +428,940 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall pressure control of a 3D cavity with lateral apertures and wall proximity</w:t>
+                <w:t xml:space="preserve">Cost-Effective Estimation of Vehicle Lateral Tire-Road Forces and Sideslip Angle via Nonlinear Sampled-Data Observers: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Ammam</w:t>
+                <w:t xml:space="preserve">Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Luciano Frezzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Basley</w:t>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Grappein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-024-03900-2⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (6), pp.4606-4617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2024.3382777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978805v1</w:t>
+                <w:t xml:space="preserve">hal-05481594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-Effective Estimation of Vehicle Lateral Tire-Road Forces and Sideslip Angle via Nonlinear Sampled-Data Observers: Theory and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Frezzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2024.3382777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Effective Estimation of Vehicle Lateral Tire-Road Forces and Sideslip Angle via Nonlinear Sampled-Data Observers: Theory and Experiments</w:t>
+                <w:t xml:space="preserve">Underbody flow control for base drag reduction of a real car model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Tu Nguyen</w:t>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Frezzatto</w:t>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Delprat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Boussemart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2024.3382777⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 252, pp.105822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2024.105822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481594v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underbody flow control for base drag reduction of a real car model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Wall pressure control of a 3D cavity with lateral apertures and wall proximity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ammam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Etienne Grappein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boussemart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Basley</w:t>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 252, pp.105822. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (12), pp.177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2024.105822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03900-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819727v1</w:t>
+                <w:t xml:space="preserve">hal-04978805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural-Network-Based Fuzzy Observer with Data-Driven Uncertainty Identification for Vehicle Dynamics Estimation under Extreme Driving Conditions: Theory and Experimental Results</w:t>
+                <w:t xml:space="preserve">Drag mitigation by steady blowing and Coanda effect on a square back Ahmed body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Nguyen</w:t>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Tu Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 72 (7), pp.1-11. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98, pp.80-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2023.3249832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2022.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017564v1</w:t>
+                <w:t xml:space="preserve">hal-04819733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag mitigation by steady blowing and Coanda effect on a square back Ahmed body</w:t>
+                <w:t xml:space="preserve">Discrete reference tracking control to swing up an electric wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Michael Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mohammad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2022.11.006⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.3369-3383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.3053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819733v1</w:t>
+                <w:t xml:space="preserve">hal-04819751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete reference tracking control to swing up an electric wheelchair</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Neural-Network-Based Fuzzy Observer with Data-Driven Uncertainty Identification for Vehicle Dynamics Estimation under Extreme Driving Conditions: Theory and Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (5), pp.3369-3383. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 72 (7), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.3053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2023.3249832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819751v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascade Takagi–Sugeno fuzzy observer design for nonlinear uncertain systems with unknown inputs: A sliding mode approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh‐tu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (15), pp.9066-9083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tighter Exact Convex Modeling for Improved LMI-Based Nonlinear System Analysis and Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Computation Effort of a Hybrid Vehicle Predictive Energy Management Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Riad Boukhari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Sanchez Pantoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1714,274 +1714,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an automated wheelchair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Gray</w:t>
+                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Mohammad</w:t>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (2), pp.7971-7976. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691507v1</w:t>
+                <w:t xml:space="preserve">hal-03342285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
+                <w:t xml:space="preserve">Control of an automated wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Michael Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Sami Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.7971-7976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342285v1</w:t>
+                <w:t xml:space="preserve">hal-03691507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Driving of Metro Trains Considering Variable Efficiency of Propulsion System</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Kantheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aamir Kamran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,51 +2097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Reduction of Optimal Hybrid Vehicle Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy R Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,51 +2231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy management of hybrid vehicles with state constraints: A penalty and implicit Hamiltonian minimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Sanchez Pantoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2361,51 +2361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramla Gheith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2452,90 +2452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-local model-based control of the square-back Ahmed body wake flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (8), pp.085103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2563,265 +2563,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Brake and velocity model-free control on an actual vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte D’andréa-Novel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92, pp.104072 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679783v1</w:t>
+                <w:t xml:space="preserve">hal-03488312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brake and velocity model-free control on an actual vehicle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte D’andréa-Novel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92, pp.104072 -. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (5), pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488312v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Vehicle Energy Management: Singular Optimal Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2933,51 +2933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgio Bartolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 351 (5), pp.2397-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3011,51 +3011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,64 +3119,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive energy management for hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,51 +3248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order sliding mode control for hybrid vehicle stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,77 +3339,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid vehicle energy management using the optimal control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,77 +3486,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (3), pp. 782-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3603,77 +3603,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel-Cell Hybrid Powertrain: Toward Minimization of Hydrogen Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N. Buchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (7), pp.3168-3176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3701,304 +3701,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle spacing control using robust fuzzy control with pole placement in LMI region</w:t>
+                <w:t xml:space="preserve">An alternative to inverse dynamics joint torques estimation in human stance based on a Takagi-Sugeno unknown inputs observer in the descriptor form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-F. Toulotte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2007.07.009⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (12), pp.1414-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819771v1</w:t>
+                <w:t xml:space="preserve">hal-00793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative to inverse dynamics joint torques estimation in human stance based on a Takagi-Sugeno unknown inputs observer in the descriptor form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vehicle spacing control using robust fuzzy control with pole placement in LMI region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-F. Toulotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (12), pp.1414-1426. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (5), pp.756-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793233v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint torques estimation in human standing based on a fuzzy descriptor unknown inputs observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (18), pp.405 - 410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4045,64 +4045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and assessment of power control strategies for a parallel hybrid car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,77 +4178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Class of Non Linear Observers in Descriptor Form: LMI Based Design with Application in Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (16), pp.73 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4282,77 +4282,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Consumption Minimization Strategy For Parallel Hybrid Powertrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4470,51 +4470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Paolo Fumarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4574,51 +4574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy R Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hawksley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4669,51 +4669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy R. Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,90 +4790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of an automated wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The proceedings of the 21th IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7971-7976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,100 +4898,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control, AAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.115-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679780v1</w:t>
@@ -5015,51 +5015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Hybrid Vehicle Energy Management and Active Damping of the Side-Shaft Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Sanchez Pantoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Vehicle Energy Management: Avoiding the Explicit Hamiltonian Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Sanchez Pantoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, IL, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5223,51 +5223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State constrained hybrid vehicle optimal energy management: an interior penalty approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kareemulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Czelecz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5431,51 +5431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Vehicle Optimal Control: Linear Interpolation and Singular Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5535,51 +5535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automotive fuel economy improvement by micro hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,77 +5643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of a parallel hybrid vehicle equipped with a dual electrical storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international symposium on advances in automotive control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC), Sep 2013, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5760,64 +5760,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time control of hybrid electric vehicle on a prescribed road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,77 +5877,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive energy management of hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC 2008, IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, HARBIN, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5985,51 +5985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGEVH project: graphical modeling for energy management of hybrid electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,77 +6093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two global optimization algorithms for hybrid vehicle energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC IEEE 2007 International conference on Advances in Vehicle Control and Safety AVCS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, BUENOS AIRES, Argentina. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6188,77 +6188,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'observateurs flous sous formes descripteurs : application à l'homme en station debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Internationale Francophone d'Automatique (CIFA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6315,51 +6315,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de stratégies de commande pour véhicules hybride paralleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Valenciennes et du Hainaut-Cambresis, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6476,51 +6476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52EE1750"/>
+    <w:nsid w:val="273CCD9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6707,51 +6707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-delprat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060313080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194869651" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357161916" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2528-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frttm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ammam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grappein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03900-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Frezzatto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delprat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2024.3382777" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05481594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2024.105822" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04017564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3249832" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819733v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2022.11.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marie Guerra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohammad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3053" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03930955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Sanchez Pantoja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3005345" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Boukhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3082624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-020-01042-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mohammad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Kantheti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Kamran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3549274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hofman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114149" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2746181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Punta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bartolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.12.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76L0KDQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.745241" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2107534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Buchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2014684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Toulotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.07.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Paganelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delhom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407001527583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D941FADBFE681962CB51881812138699925A5D56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.827161" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Fumarola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hawksley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8604992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kareemulla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Czelecz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1774" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bodelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00165" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-delprat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060313080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194869651" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357161916" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2528-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frttm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05481594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Frezzatto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delprat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2024.3382777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2024.105822" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grappein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03900-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2022.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marie Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohammad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04017564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3249832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03930955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Sanchez Pantoja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3005345" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Boukhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3082624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-020-01042-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mohammad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Kantheti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Kamran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3549274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hofman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114149" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2746181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Punta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bartolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.12.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76L0KDQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.745241" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2107534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Buchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2014684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Toulotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.07.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Paganelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delhom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407001527583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D941FADBFE681962CB51881812138699925A5D56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.827161" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Fumarola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hawksley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8604992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kareemulla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Czelecz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1774" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bodelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00165" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>