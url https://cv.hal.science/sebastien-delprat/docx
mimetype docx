--- v1 (2026-04-01)
+++ v2 (2026-05-01)
@@ -1714,274 +1714,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Control of an automated wheelchair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Sami Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.7971-7976. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342285v1</w:t>
+                <w:t xml:space="preserve">hal-03691507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an automated wheelchair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Mohammad</w:t>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (2), pp.7971-7976. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691507v1</w:t>
+                <w:t xml:space="preserve">hal-03342285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Driving of Metro Trains Considering Variable Efficiency of Propulsion System</w:t>
               </w:r>
@@ -2491,51 +2491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (8), pp.085103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2975,1439 +2975,1451 @@
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 351 (5), pp.2397-2410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSpace Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.35-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive energy management for hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (4), pp. 408-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order sliding mode control for hybrid vehicle stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Ferreira de Loza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Systems Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (5), pp.1202-1212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2012.745241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid vehicle energy management using the optimal control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Journal of Measurement and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHIL Implementation of Energy Management Optimization for a Parallel HEV on a Predefined Route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (3), pp. 782-792. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2011.2107534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuel-Cell Hybrid Powertrain: Toward Minimization of Hydrogen Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N. Buchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (7), pp.3168-3176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2009.2014684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative to inverse dynamics joint torques estimation in human stance based on a Takagi-Sugeno unknown inputs observer in the descriptor form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (12), pp.1414-1426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle spacing control using robust fuzzy control with pole placement in LMI region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Toulotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Boonaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (5), pp.756-768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engappai.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint torques estimation in human standing based on a fuzzy descriptor unknown inputs observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (18), pp.405 - 410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060920-3-FR-2912.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and assessment of power control strategies for a parallel hybrid car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Delhom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part D: Journal of Automobile Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 214 (7), pp.705-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/0954407001527583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Class of Non Linear Observers in Descriptor Form: LMI Based Design with Application in Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 37 (16), pp.73 - 78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)30853-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Consumption Minimization Strategy For Parallel Hybrid Powertrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rimaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (3), pp.872-881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2004.827161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4417,168 +4429,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control for Friction Brake Emissions Minimization and Improved Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Kantheti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Berdjag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Paolo Fumarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Singapore, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10312103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECMS for energy management of hybrid vessels via quasi-LPV control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Armenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4587,146 +4599,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy R Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Hawksley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ship Control Systems Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational reduction of optimal hybrid vehicle energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Daniel Armenta Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy R. Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Haseltalab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4735,92 +4747,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Lauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, New Orleans, LA, United States. pp.1444-1449, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC50511.2021.9483437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of an automated wheelchair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4829,106 +4841,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Mohammad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The proceedings of the 21th IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.7971-7976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4966,715 +4978,715 @@
               <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control, AAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.115-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03679780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Hybrid Vehicle Energy Management and Active Damping of the Side-Shaft Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Sanchez Pantoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tournez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Vehicle Power and Propulsion Conference, VPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, IL, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8605037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Vehicle Energy Management: Avoiding the Explicit Hamiltonian Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Sanchez Pantoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Chicago, IL, United States. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2018.8604992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State constrained hybrid vehicle optimal energy management: an interior penalty approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Kareemulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Czelecz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10040-10045, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Side Shafts Torsion Damping Control for Hybrid Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Belfort, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2017.8330984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Vehicle Optimal Control: Linear Interpolation and Singular Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Coimbra, Portugal. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2014.7007080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automotive fuel economy improvement by micro hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Paganelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Bodelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of a parallel hybrid vehicle equipped with a dual electrical storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,547 +5704,547 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international symposium on advances in automotive control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC), Sep 2013, Tokyo, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20130904-4-JP-2042.00165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time control of hybrid electric vehicle on a prescribed road</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress - The International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.3356-3361, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive energy management of hybrid vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VPPC 2008, IEEE Vehicle Power and Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, HARBIN, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEGEVH project: graphical modeling for energy management of hybrid electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouscayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EET-2007 European Ele-Drive Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, BRUXELLES, Belgium. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of two global optimization algorithms for hybrid vehicle energy management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saida Kermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC IEEE 2007 International conference on Advances in Vehicle Control and Safety AVCS'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, BUENOS AIRES, Argentina. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'observateurs flous sous formes descripteurs : application à l'homme en station debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guelton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,51 +6259,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Conférence Internationale Francophone d'Automatique (CIFA'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6301,114 +6313,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de stratégies de commande pour véhicules hybride paralleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Valenciennes et du Hainaut-Cambresis, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6476,51 +6488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="273CCD9E"/>
+    <w:nsid w:val="D57F1083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6707,51 +6719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-delprat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060313080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194869651" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357161916" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2528-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frttm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05481594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Frezzatto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delprat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2024.3382777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2024.105822" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grappein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03900-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2022.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marie Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohammad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04017564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3249832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03930955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Sanchez Pantoja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3005345" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Boukhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3082624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-020-01042-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mohammad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2202" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Kantheti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Kamran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3549274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hofman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114149" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2746181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Punta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bartolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.12.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.12.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76L0KDQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648938v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.745241" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357545v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2107534" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Buchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2014684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819771v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Toulotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.07.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446405v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Paganelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delhom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407001527583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D941FADBFE681962CB51881812138699925A5D56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.827161" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Fumarola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312103" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hawksley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605037" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8604992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413125v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kareemulla" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Czelecz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1774" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877344v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418646v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007080" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bodelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469019v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00165" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00570" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354153v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007966v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-delprat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6860-0278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060313080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194869651" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357161916" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-2528-2010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frttm.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05481594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Frezzatto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delprat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2024.3382777" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819727v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2024.105822" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978805v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ammam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grappein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03900-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2022.11.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gray" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marie Guerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohammad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04017564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3249832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03930955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh&#8208;tu Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6371" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424448v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alvarez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Sanchez Pantoja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2020.3005345" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03424936v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Boukhari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3082624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-020-01042-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03691507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mohammad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Kantheti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Kamran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2025.3549274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Armenta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R Negenborn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Haseltalab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lauber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3046609" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03642865v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hofman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114149" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03605901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Hachem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramla Gheith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Paganelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEX.2019.098615" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Polack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D&#8217;andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.06.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2017.2746181" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Ferreira de Loza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Punta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Bartolini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2013.12.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRDL6N4J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03644634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jeanneret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S76L0KDQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03648938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2012.745241" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2011.2107534" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N. Buchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2009.2014684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2008.04.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Toulotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boonaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.07.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-FR-2912.00073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Paganelli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Santin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delhom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0954407001527583" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D941FADBFE681962CB51881812138699925A5D56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)30853-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rimaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2004.827161" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04556768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Fumarola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10312103" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03845055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hawksley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710650v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Daniel Armenta Moreno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy R. Negenborn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC50511.2021.9483437" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03406102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03677956v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lhomme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tournez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8605037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03409234v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2018.8604992" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413125v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Kareemulla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Czelecz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1774" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2017.8330984" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2014.7007080" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bodelle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03469019v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-4-JP-2042.00165" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00570" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hissel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>