--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -6488,51 +6488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D57F1083"/>
+    <w:nsid w:val="C624B5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>