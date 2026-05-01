--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -290,261 +290,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the wealth effects from equity carve-outs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bank credit rates across the business cycle: Evidence from a French cooperative contracts database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dowling</w:t>
+                <w:t xml:space="preserve">Frédéric Lobez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saqib Aziz</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.101191. </w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.105220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2019.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004469v1</w:t>
+                <w:t xml:space="preserve">hal-04433652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank credit rates across the business cycle: Evidence from a French cooperative contracts database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning the wealth effects from equity carve-outs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asad Iqbal Mashwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lobez</w:t>
+                <w:t xml:space="preserve">Michael Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
+                <w:t xml:space="preserve">Saqib Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.105220. </w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.101191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2017.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433652v1</w:t>
+                <w:t xml:space="preserve">hal-03004469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the wealth effects from equity carve-outs</w:t>
               </w:r>
@@ -556,87 +556,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asad Iqbal Mashwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saqib Aziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.101191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.frl.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483844v1</w:t>
@@ -1051,51 +1051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands Auteurs en Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Auteurs en Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.482-516, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1142,51 +1142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XVI. Douglas W. Diamond – L’analyse contractuelle de l’intermédiation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dereeper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Statnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Auteurs en Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.482-516, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1389,51 +1389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dereeper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Iqbal Mashwani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Essama Zoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03004469v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Aziz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2019.05.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Statnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.09.016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Turki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-10-2015-0293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bernoussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schwienbacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.342.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dereeper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Romon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Imad'Eddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.albou.2017.01.0482" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dereeper" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad Iqbal Mashwani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445726v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Essama Zoh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Statnik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2017.09.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03004469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saqib Aziz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2019.05.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483844v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Turki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-10-2015-0293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Bernoussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schwienbacher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.342.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dereeper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Romon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Imad'Eddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.albou.2017.01.0482" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>