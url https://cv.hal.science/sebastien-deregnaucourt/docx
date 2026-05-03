--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -442,51 +442,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/is.22043.der⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953372v1</w:t>
+                <w:t xml:space="preserve">hal-04410046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological advances for getting insight into the learning capacities of birds in the vocal domain</w:t>
               </w:r>
@@ -546,51 +546,51 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/is.22043.der⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410046v1</w:t>
+                <w:t xml:space="preserve">hal-04953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a robotic zebra finch for experimental studies on developmental song learning</w:t>
               </w:r>
@@ -680,3665 +680,3397 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.242949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620213v1</w:t>
+                <w:t xml:space="preserve">hal-03919208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a robotic zebra finch for experimental studies on developmental song learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traffic noise disrupts vocal development and suppresses immune function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Brumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Goymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Anne Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.242949⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (20), pp.eabe2405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abe2405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953374v1</w:t>
+                <w:t xml:space="preserve">hal-03241871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a robotic zebra finch for experimental studies on developmental song learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auditory perception of self and others in zebra finches: evidence from an operant discrimination task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sándor Zsebők</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 225, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.242949⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 224 (6), pp.jeb233817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.233817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919208v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic noise disrupts vocal development and suppresses immune function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Female preference for artificial song dialects in the zebra finch ( Taeniopygia guttata )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Brumm</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sue Anne Zollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abe2405⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (7), pp.537-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.13159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241871v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female preference for artificial song dialects in the zebra finch ( Taeniopygia guttata )</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maternal presence influences vocal development in the Japanese quail ( Coturnix c. japonica )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 127 (7), pp.537-549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.13159⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 126 (5), pp.553-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.13007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350957v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory perception of self and others in zebra finches: evidence from an operant discrimination task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Individual vocal recognition in zebra finches relies on song syllable structure rather than song syllable order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sándor Zsebők</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 224 (6), pp.jeb233817. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.233817⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 223 (9), pp.jeb220087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.220087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177576v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal presence influences vocal development in the Japanese quail ( Coturnix c. japonica )</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.13007⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474536v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual vocal recognition in zebra finches relies on song syllable structure rather than song syllable order</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Salvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.220087⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.238-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568475v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variation in Reproductive Success Across Captive Populations: Methodological Differences, Potential Biases and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondi L. Crino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiaki Y. Nomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Adkins-Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014219v1</w:t>
+                <w:t xml:space="preserve">hal-01478434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of female preference for male song in the domestic canary using two measures: Operant conditioning and vocal response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Perception of Self in Birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329040v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Reproductive Success Across Captive Populations: Methodological Differences, Potential Biases and Opportunities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons of Different Methods to Train a Young Zebra Finch (Taeniopygia Guttata) to Learn a Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van Der Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (3), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478434v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Perception of Self in Birds</w:t>
+                <w:t xml:space="preserve">Horizontal Transmission of the Father's Song in the Zebra Finch (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2016.06.039⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.20130247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478442v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterospecific Exposure Affects the Development of Secondary Sexual Traits in Male Zebra Finches (Taeniopygia Guttata)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representation of Early Sensory Experience in the Adult Auditory Midbrain: Implications for Vocal Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van Der Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gehrold</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+                <w:t xml:space="preserve">Annemie van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.12.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (4), pp.e31764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01478482v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of Different Methods to Train a Young Zebra Finch (Taeniopygia Guttata) to Learn a Song</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterospecific Exposure Affects the Development of Secondary Sexual Traits in Male Zebra Finches (Taeniopygia Guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gehrold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Laucht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94, pp.67-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2012.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478479v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Transmission of the Father's Song in the Zebra Finch (Taeniopygia Guttata)</w:t>
+                <w:t xml:space="preserve">Melatonin Affects the Temporal Pattern of Vocal Signatures in Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigal Saar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.245-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-079X.2012.00993.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478480v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Early Sensory Experience in the Adult Auditory Midbrain: Implications for Vocal Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Birdsong learning in the laboratory, with especial reference to the song of the Zebra Finch (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colline Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0061764⟩</w:t>
+              <w:t xml:space="preserve">Interaction Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.324-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/is.12.2.07der⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643606v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melatonin Affects the Temporal Pattern of Vocal Signatures in Birds</w:t>
+                <w:t xml:space="preserve">Interspecific Hybridization as a Tool to Understand Vocal Divergence: The Example of Crowing in Quail (Genus Coturnix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pineal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-079X.2012.00993.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.9451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478498v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birdsong learning in the laboratory, with especial reference to the song of the Zebra Finch (Taeniopygia guttata)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE GENETIC BASIS OF ZEBRA FINCH VOCALIZATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Forstmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Temnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interaction Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/is.12.2.07der⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 63 (8), pp.2114-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00688.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688801v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific Hybridization as a Tool to Understand Vocal Divergence: The Example of Crowing in Quail (Genus Coturnix)</w:t>
+                <w:t xml:space="preserve">Dynamics of crowing development in the domestic Japanese quail (Coturnix coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigal Saar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009451⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1665), pp.2153 - 2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022339v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of crowing development in the domestic Japanese quail (Coturnix coturnix japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting hybridization in wild (Coturnix c. coturnix) and domesticated (Coturnix c. japonica) quail populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.0016⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126 (4), pp.445-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688854v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE GENETIC BASIS OF ZEBRA FINCH VOCALIZATIONS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How sleep affects the developmental learning of bird song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Fehér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Pytte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Tchernichovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00688.x⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 433 (7027), pp.710 - 716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature03275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688811v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of migratory tendency in European Quail Coturnix c. coturnix, domestic Japanese Quail Coturnix c. japonica and their hybrids</w:t>
+                <w:t xml:space="preserve">Behavioural evidence of hybridization (Japanese x European) in domestic quail released as game birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Belhamra</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Spano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-919x.2004.00313.x⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (3-4), pp.303-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345435v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting hybridization in wild (Coturnix c. coturnix) and domesticated (Coturnix c. japonica) quail populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of migratory tendency in European Quail Coturnix c. coturnix, domestic Japanese Quail Coturnix c. japonica and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belhamra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.06.027⟩</w:t>
+              <w:t xml:space="preserve">Ibis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 147 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-919x.2004.00313.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01346138v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sleep affects the developmental learning of bird song</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the Song Development Process: Rationale and Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Tchernichovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lints</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ofer Tchernichovski</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aylin Cimenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha P Mitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature03275⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1016 (1), pp.348 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1298.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688848v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural evidence of hybridization (Japanese x European) in domestic quail released as game birds</w:t>
+                <w:t xml:space="preserve">Song Development: In Search of the Error-Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha P Mitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Fehér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Maul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lints</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2005.03.002⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1016 (1), pp.364 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1298.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01327130v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Song Development Process: Rationale and Methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mating call discrimination in female European (Coturnix c. coturnix) and Japanese quail (Coturnix c. japonica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Partha P Mitra</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1298.031⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (2), pp.107--119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1439-0310.2003.00854.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688867v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Development: In Search of the Error-Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does beak coloration of male blackbirds play a role in intra and/or intersexual selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Préault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1298.036⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 58 (1-2), pp.91-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-6357(02)00004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01688868v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating call discrimination in female European (Coturnix c. coturnix) and Japanese quail (Coturnix c. japonica)</w:t>
+                <w:t xml:space="preserve">Hybridization between European Quail Coturnix coturnix and Japanese Quail Coturnix japonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Aebischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90 (1), pp.15--21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01327132v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization between European Quail Coturnix coturnix and Japanese Quail Coturnix japonica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of melatonin supplementation on the sexual development in European quail (Coturnix coturnix)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lumineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthe Vivien-Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J. Aebischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardea</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (1-2), pp.121--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-6357(01)00133-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327133v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does beak coloration of male blackbirds play a role in intra and/or intersexual selection?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of hybrid crows in quail using artificial neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioural Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 58 (1-2), pp.91-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0376-6357(02)00004-9⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 56 (2), pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-6357(01)00188-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...109 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4348,742 +4080,742 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-and inter-individual variations of signals used by female canaries (Serinus canaria) in response to male songs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Le Gal</w:t>
+                <w:t xml:space="preserve">Song learning in the black redstart, Phoenicurus ochruros, a longitudinal field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">Emerging bioacousticians days. Listening to nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Unieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329199v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre les chants du micro-dialecte local et les chants étrangers chez un oiseau chanteur, le rougequeue noir, Phoenicurus ochruros</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifany Volle</w:t>
+                <w:t xml:space="preserve">Assessing variation of females signals during courtship: a playback experiment in the domestic canary (Serinus canaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">1ères Journées des Jeunes BioAcousticien·nes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306421v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning in the black redstart, Phoenicurus ochruros, a longitudinal field study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifany Volle</w:t>
+                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging bioacousticians days. Listening to nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Unieux, France</w:t>
+              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307159v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing variation of females signals during courtship: a playback experiment in the domestic canary (Serinus canaria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées des Jeunes BioAcousticien·nes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320858v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Le Gal</w:t>
+                <w:t xml:space="preserve">Male black redstarts, Phoenicurus ochruros, react more aggressively to songs of local versus foreign micro-dialects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320842v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Le Gal</w:t>
+                <w:t xml:space="preserve">Discrimination entre les chants du micro-dialecte local et les chants étrangers chez un oiseau chanteur, le rougequeue noir, Phoenicurus ochruros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459672v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male black redstarts, Phoenicurus ochruros, react more aggressively to songs of local versus foreign micro-dialects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifany Volle</w:t>
+                <w:t xml:space="preserve">Intra-and inter-individual variations of signals used by female canaries (Serinus canaria) in response to male songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
+              <w:t xml:space="preserve">Behaviour 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306426v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to sing like your neighbours: a long-term field study in the black redstart Phoenicurus ochruros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5112,1579 +4844,1579 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology. All of life is social.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Gronigen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences maternelles et développement vocal chez la Caille Japonaise (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lumineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution and artificial dialects in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Ethologie en France</w:t>
+                <w:t xml:space="preserve">Artificial song dialects in the Zebra Finch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème colloque annuel de l’Association Française des Sciences et Techniques de l’Animal de Laboratoire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Birdsong European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681412v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial song dialects in the Zebra Finch</w:t>
+                <w:t xml:space="preserve">L’Ethologie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Birdsong European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">43ème colloque annuel de l’Association Française des Sciences et Techniques de l’Animal de Laboratoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681442v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birdsong learning in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Institut Francilien d’Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical advances in tracking vocal development in birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of developmental and perceptual mechanisms of vocal individuality in the zebra finch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Zsebök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Ethologie et de l’Institut Francilien d’Ethologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de l'Université Franco-Allemande: "animal communication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of developmental and perceptual mechanisms of vocal individuality in the zebra finch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Zsebök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission culturelle du chant, personnalité et capacités cognitives chez le diamant mandarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution culturelle du chant de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Institut Universitaire de France: "Nature-Culture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cultural transmission possibilities in the vocal communication of Japanese quails Coturnix japonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsebök Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsebök Sandor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Huetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chant du Rossignol Philomèle (Luscinia megarhynchos): du terrain au laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le chant du rossignol : Sciences, pratiques sociales et représentations dans le temps et l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glux-en-Glenne France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6694,51 +6426,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime changes of vocal repertoires in the black redstart, Phoenicurus ochruros: a longitudinal field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6767,1791 +6499,1791 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAB Spring Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female courtship signals in a passerine bird: inter-individual consistencies and individual coding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECBB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal variation in females of the domestic canary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Student Course in Behavioural Biology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial responses to local and foreign songs in a micro-dialect species, the black redstart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Student Course in Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Villetaneuse (Université Paris 13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal influences on vocal development in a precocial bird, the Japanese Quail (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Desmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Behavioural Biology (ECBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Liverpool, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of traffic noise on song learning in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorado-Correa Adriana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sue Anne Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Brumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Bioacoustics Congress </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hardiwar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial birdsong dialects in the laboratory: song production learning in males and song preference in female zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une privation maternelle sur le développement vocal chez la caille japonaise (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque Annuel de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maternal deprivation on vocal development in the Japanese quail (Coturnix c. japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Desmedt</w:t>
+                <w:t xml:space="preserve">Aïcha Mohamed Benkada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Evolution of Birdsong in the Lab: Song Learning and Social Networks in Colonies of Zebra Finches (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA workshop (Social Network Analysis workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Radolfzell, Germany. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vocal recognition in adult japanese quails (Coturnix japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsebök Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsebök Sandor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Huetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Bioacoustics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Hardiwar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
+              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479348v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689689v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l'Université Paris Ouest Nanterre La Défense</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanterre, France. 2015</w:t>
+              <w:t xml:space="preserve">Journée de rassemblement du Groupement de Recherche en Ethologie et de l'Institut Francilien d'Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Villetaneuse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479347v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Evolution of Birdsong in the Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience annual meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Washington DC, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone Dependent Electrical Properties in Freely Behaving Zebra Finches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Seltmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Trost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Seltmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andries ter Maat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">105th annual meeting of the German Zoological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Konstanz, Germany. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8561,220 +8293,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontogeny of behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia D’ettorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge International Handbook of Comparative Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2022, 9781003091868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003091868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dichotomie nature/culture en éthologie, illustrée par les études sur le développement du chant chez les oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonin, Patrick ; Pozzo, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature ou Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l'université de Saint Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-257, 2014, 978-2-86272-665-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8921,51 +8653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Volle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Ion Draganoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Araguas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22043.der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Montone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gehrold" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Leitner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Laucht" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.12.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZGZK7MH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Kant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Der Linden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.08.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01643606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061764" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478498v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Saar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2012.00993.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.12.2.07der" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009451" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Forstmeier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Burger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Temnow" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00688.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guyomarc'H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhamra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2004.00313.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346138v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barilani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.06.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K06BDL1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mitra" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feh&#233;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Pytte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Tchernichovski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03275" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TXFB9KLB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327130v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Spano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.03.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M07BL12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lints" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Cimenser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha P Mitra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.031" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWR60NFF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Maul" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327132v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2003.00854.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH8HHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327133v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Aebischer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688863v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pr&#233;ault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00004-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPBG0J9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00188-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXF5LDH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320842v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306398v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681442v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688823v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690021v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689959v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zseb&#246;k Sandor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459714v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320504v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boustie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Draganoiu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688840v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorado-Correa Adriana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479381v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Seltmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Trost" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries ter Maat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=896" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Volle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Ion Draganoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Araguas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22043.der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Montone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Kant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Der Linden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.08.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0247" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01643606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gehrold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Leitner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Laucht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZGZK7MH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Saar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2012.00993.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.12.2.07der" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Forstmeier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Temnow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00688.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barilani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.06.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K06BDL1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mitra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feh&#233;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Pytte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Tchernichovski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03275" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TXFB9KLB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Spano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M07BL12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guyomarc'H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhamra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2004.00313.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lints" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Cimenser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha P Mitra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWR60NFF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Maul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2003.00854.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH8HHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pr&#233;ault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00004-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPBG0J9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Aebischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00188-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXF5LDH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306398v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zseb&#246;k Sandor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boustie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Draganoiu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorado-Correa Adriana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Seltmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Trost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries ter Maat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=896" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>