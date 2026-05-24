--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -834,235 +834,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory perception of self and others in zebra finches: evidence from an operant discrimination task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Female preference for artificial song dialects in the zebra finch ( Taeniopygia guttata )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 224 (6), pp.jeb233817. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (7), pp.537-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.233817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.13159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177576v1</w:t>
+                <w:t xml:space="preserve">hal-03350957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female preference for artificial song dialects in the zebra finch ( Taeniopygia guttata )</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory perception of self and others in zebra finches: evidence from an operant discrimination task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
+                <w:t xml:space="preserve">Sándor Zsebők</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (7), pp.537-549. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (6), pp.jeb233817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.13159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.233817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350957v1</w:t>
+                <w:t xml:space="preserve">hal-03177576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal presence influences vocal development in the Japanese quail ( Coturnix c. japonica )</w:t>
               </w:r>
@@ -1726,330 +1726,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of Different Methods to Train a Young Zebra Finch (Taeniopygia Guttata) to Learn a Song</w:t>
+                <w:t xml:space="preserve">Horizontal Transmission of the Father's Song in the Zebra Finch (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.20130247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478479v1</w:t>
+                <w:t xml:space="preserve">hal-01478480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Transmission of the Father's Song in the Zebra Finch (Taeniopygia Guttata)</w:t>
+                <w:t xml:space="preserve">Comparisons of Different Methods to Train a Young Zebra Finch (Taeniopygia Guttata) to Learn a Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van Der Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (4), pp.20130247. </w:t>
+              <w:t xml:space="preserve">Journal of Physiology - Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 107 (3), pp.210-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2013.0247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphysparis.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478480v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of Early Sensory Experience in the Adult Auditory Midbrain: Implications for Vocal Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van Der Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Gahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e31764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigal Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pineal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (3), pp.245-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigal Saar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 276 (1665), pp.2153 - 2162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2687,315 +2687,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting hybridization in wild (Coturnix c. coturnix) and domesticated (Coturnix c. japonica) quail populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How sleep affects the developmental learning of bird song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barilani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+                <w:t xml:space="preserve">Partha Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gallego</w:t>
+                <w:t xml:space="preserve">Olga Fehér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Galli</w:t>
+                <w:t xml:space="preserve">Carolyn Pytte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mucci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ofer Tchernichovski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 126 (4), pp.445-455. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 433 (7027), pp.710 - 716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature03275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346138v1</w:t>
+                <w:t xml:space="preserve">hal-01688848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sleep affects the developmental learning of bird song</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting hybridization in wild (Coturnix c. coturnix) and domesticated (Coturnix c. japonica) quail populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Fehér</w:t>
+                <w:t xml:space="preserve">S. Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn Pytte</w:t>
+                <w:t xml:space="preserve">L. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofer Tchernichovski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 433 (7027), pp.710 - 716. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 126 (4), pp.445-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature03275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688848v1</w:t>
+                <w:t xml:space="preserve">hal-01346138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural evidence of hybridization (Japanese x European) in domestic quail released as game birds</w:t>
               </w:r>
@@ -3201,51 +3201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Song Development Process: Rationale and Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofer Tchernichovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3369,51 +3369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partha P Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Fehér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Maul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,407 +4088,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning in the black redstart, Phoenicurus ochruros, a longitudinal field study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifany Volle</w:t>
+                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging bioacousticians days. Listening to nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Unieux, France</w:t>
+              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307159v1</w:t>
+                <w:t xml:space="preserve">hal-04459672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing variation of females signals during courtship: a playback experiment in the domestic canary (Serinus canaria)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Le Gal</w:t>
+                <w:t xml:space="preserve">Song learning in the black redstart, Phoenicurus ochruros, a longitudinal field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées des Jeunes BioAcousticien·nes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Emerging bioacousticians days. Listening to nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Unieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320858v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Assessing variation of females signals during courtship: a playback experiment in the domestic canary (Serinus canaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">1ères Journées des Jeunes BioAcousticien·nes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320842v1</w:t>
+                <w:t xml:space="preserve">hal-04320858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Modulations intra-individuelles et variations inter-individuelles des signaux femelles chez le canari domestique (Serinus canaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours (FR), France</w:t>
+              <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459672v1</w:t>
+                <w:t xml:space="preserve">hal-04320842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male black redstarts, Phoenicurus ochruros, react more aggressively to songs of local versus foreign micro-dialects</w:t>
               </w:r>
@@ -4576,230 +4576,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination entre les chants du micro-dialecte local et les chants étrangers chez un oiseau chanteur, le rougequeue noir, Phoenicurus ochruros</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifany Volle</w:t>
+                <w:t xml:space="preserve">Intra-and inter-individual variations of signals used by female canaries (Serinus canaria) in response to male songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Amy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Behaviour 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306421v1</w:t>
+                <w:t xml:space="preserve">hal-04329199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-and inter-individual variations of signals used by female canaries (Serinus canaria) in response to male songs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Le Gal</w:t>
+                <w:t xml:space="preserve">Discrimination entre les chants du micro-dialecte local et les chants étrangers chez un oiseau chanteur, le rougequeue noir, Phoenicurus ochruros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifany Volle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Amy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor-Ion Draganoiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Bielefeld, Germany</w:t>
+              <w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329199v1</w:t>
+                <w:t xml:space="preserve">hal-04306421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to sing like your neighbours: a long-term field study in the black redstart Phoenicurus ochruros</w:t>
               </w:r>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution and artificial dialects in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,51 +5290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,51 +5467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of developmental and perceptual mechanisms of vocal individuality in the zebra finch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,437 +5573,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Transmission culturelle du chant, personnalité et capacités cognitives chez le diamant mandarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de l'Université Franco-Allemande: "animal communication"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanterre, France</w:t>
+              <w:t xml:space="preserve">45ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689882v1</w:t>
+                <w:t xml:space="preserve">hal-01689941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an understanding of developmental and perceptual mechanisms of vocal individuality in the zebra finch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
+              <w:t xml:space="preserve">Workshop de l'Université Franco-Allemande: "animal communication"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689688v1</w:t>
+                <w:t xml:space="preserve">hal-01689882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission culturelle du chant, personnalité et capacités cognitives chez le diamant mandarin</w:t>
+                <w:t xml:space="preserve">Towards an understanding of developmental and perceptual mechanisms of vocal individuality in the zebra finch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandor Zsebök</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">25th International Bioacoustics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689941v1</w:t>
+                <w:t xml:space="preserve">hal-01689688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution culturelle du chant de laboratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nagle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Institut Universitaire de France: "Nature-Culture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690021v1</w:t>
+                <w:t xml:space="preserve">hal-01689895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
               </w:r>
@@ -6091,135 +6130,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural evolution of birdsong in the laboratory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution culturelle du chant de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop de l’Université Franco-Allemande: « vocal communication »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Seewiesen, Germany</w:t>
+              <w:t xml:space="preserve">Colloque de l'Institut Universitaire de France: "Nature-Culture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689895v1</w:t>
+                <w:t xml:space="preserve">hal-01690021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cultural transmission possibilities in the vocal communication of Japanese quails Coturnix japonica</w:t>
               </w:r>
@@ -6535,51 +6535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female courtship signals in a passerine bird: inter-individual consistencies and individual coding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,51 +6630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal variation in females of the domestic canary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,230 +6978,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of traffic noise on song learning in zebra finches (Taeniopygia guttata)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sue Anne Zollinger</w:t>
+                <w:t xml:space="preserve">Artificial birdsong dialects in the laboratory: song production learning in males and song preference in female zebra finches (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrik Brumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Bioacoustics Congress </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Hardiwar, India</w:t>
+              <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688840v1</w:t>
+                <w:t xml:space="preserve">hal-01689662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial birdsong dialects in the laboratory: song production learning in males and song preference in female zebra finches (Taeniopygia guttata)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Geberzahn</w:t>
+                <w:t xml:space="preserve">Effect of traffic noise on song learning in zebra finches (Taeniopygia guttata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorado-Correa Adriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Anne Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Brumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour 2017 - 35th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">26th International Bioacoustics Congress </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Hardiwar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689662v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'une privation maternelle sur le développement vocal chez la caille japonaise (Coturnix c. japonica)</w:t>
               </w:r>
@@ -7437,51 +7437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Evolution of Birdsong in the Lab: Song Learning and Social Networks in Colonies of Zebra Finches (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7748,51 +7748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song learning and cognitive abilities in zebra finches (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7843,51 +7843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage du chant et capacités cognitives chez le Diamant Mandarin (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7938,51 +7938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Learning and Cognitive Abilities in Zebra Finches (Taeniopygia Guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Geberzahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8059,51 +8059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nagle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8206,51 +8206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andries ter Maat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Derégnaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Gahr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">105th annual meeting of the German Zoological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Konstanz, Germany. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8653,51 +8653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Volle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Ion Draganoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Araguas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22043.der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Montone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Kant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Der Linden" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.08.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0247" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01643606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gehrold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Leitner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Laucht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZGZK7MH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Saar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2012.00993.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.12.2.07der" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Forstmeier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Temnow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00688.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barilani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.06.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K06BDL1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mitra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feh&#233;r" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Pytte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Tchernichovski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03275" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TXFB9KLB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Spano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M07BL12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guyomarc'H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhamra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2004.00313.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lints" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Cimenser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha P Mitra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWR60NFF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Maul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2003.00854.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH8HHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pr&#233;ault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00004-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPBG0J9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Aebischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00188-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXF5LDH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306398v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690021v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zseb&#246;k Sandor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boustie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Draganoiu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688840v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorado-Correa Adriana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Seltmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Trost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries ter Maat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=896" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifany Volle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Der&#233;gnaucourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Schloesing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor-Ion Draganoiu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chambon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.01.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Araguas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahia Guella&#239;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.22043.der" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Richer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Montone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.242949" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Brumm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Goymann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Geberzahn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Anne Zollinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe2405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Le Maguer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor Zseb&#337;k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.233817" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474536v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmedt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Mohamed Benkada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.13007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.220087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Salvin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leboucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Amy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2018.10.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2016.06.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gahr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0247" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van Der Kant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie van Der Linden" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphysparis.2012.08.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01643606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061764" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478482v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gehrold" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Leitner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Laucht" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZGZK7MH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigal Saar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-079X.2012.00993.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.12.2.07der" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022339v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009451" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Forstmeier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Burger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Temnow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00688.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.0016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688848v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Mitra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feh&#233;r" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Pytte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Tchernichovski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature03275" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-TXFB9KLB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barilani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallego" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mucci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.06.027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K06BDL1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Spano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.03.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M07BL12-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345435v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Guyomarc'H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belhamra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-919x.2004.00313.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lints" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aylin Cimenser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha P Mitra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.031" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWR60NFF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688868v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Maul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1298.036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0310.2003.00854.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH8HHKR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pr&#233;ault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sorci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(02)00004-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRPBG0J9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Aebischer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308879v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyomarc'H" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lumineau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthe Vivien-Roels" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00133-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G3TPP4R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(01)00188-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCXF5LDH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459672v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307159v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306421v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306398v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826314v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681412v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688823v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689933v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Zseb&#246;k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689941v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689882v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689949v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690021v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zseb&#246;k Sandor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courvoisier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Huetz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687100v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095161v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320504v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Menard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Boustie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Draganoiu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01858143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Forestier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorado-Correa Adriana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01524712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01576997v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479333v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689667v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689689v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479347v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479362v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01479381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Seltmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Trost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries ter Maat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091868" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.univ-st-etienne.fr/product.php?id_produit=896" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>