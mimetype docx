--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -3170,286 +3170,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum fluctuations of $\overline{q}q$ and values of low-energy constants</w:t>
+                <w:t xml:space="preserve">Finite-volume analysis of $N_f$-induced chiral phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 488, pp.274-282</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.054011-1-054011-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006040v1</w:t>
+                <w:t xml:space="preserve">in2p3-00005260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic effect of light quark loops on chiral symmetry breaking</w:t>
+                <w:t xml:space="preserve">Vacuum fluctuations of $\overline{q}q$ and values of low-energy constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Girlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 4, pp.041-1-041-16</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 488, pp.274-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00010819v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-volume analysis of $N_f$-induced chiral phase transitions</w:t>
+                <w:t xml:space="preserve">Paramagnetic effect of light quark loops on chiral symmetry breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Girlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62, pp.054011-1-054011-26</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.041-1-041-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00005260v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4417,115 +4417,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the B-&amp;gt;K*mu+mu- Anomaly</w:t>
+                <w:t xml:space="preserve">B -&amp;gt;K*ll: The New Frontier of New Physics searches in Flavor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Virto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847212v1</w:t>
+                <w:t xml:space="preserve">hal-00918428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the basis of B-&amp;gt;K*ll observables in the full kinematic range</w:t>
               </w:r>
@@ -4606,128 +4619,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B -&amp;gt;K*ll: The New Frontier of New Physics searches in Flavor</w:t>
+                <w:t xml:space="preserve">Understanding the B-&amp;gt;K*mu+mu- Anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Virto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918428v1</w:t>
+                <w:t xml:space="preserve">hal-00847212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the D0 like-sign dimuon charge asymmetry</w:t>
               </w:r>
@@ -4947,51 +4947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Girlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5388,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Moussallam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13084-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Biswas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Matias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Tetlalmatzi-Xolocotzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5126-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Vale Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4767-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ocariz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez P&#233;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5133-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01241601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes-Genon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)128" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Virto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.073007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3359-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Ligeti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.033016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moussallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2946-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2014)125" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2013)048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej F. Kamenik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.074036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.074002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2012)080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.034010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2012)051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibo He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.114031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Yaouanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/11/115005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.074005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.061801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02316-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Sachrajda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girlanda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03999098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Drapier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Wei Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194511000687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moscati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricciardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptimoy Ghosh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Moussallam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13084-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Biswas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Matias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Tetlalmatzi-Xolocotzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5126-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Vale Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4767-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ocariz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez P&#233;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5133-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01241601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes-Genon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)128" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Virto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.073007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3359-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Ligeti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.033016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moussallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2946-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2014)125" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2013)048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej F. Kamenik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.074036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.074002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2012)080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.034010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2012)051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibo He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.114031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Yaouanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/11/115005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.074005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.061801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02316-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Sachrajda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girlanda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03999098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Drapier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Wei Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194511000687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moscati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricciardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptimoy Ghosh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>