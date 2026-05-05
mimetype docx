--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -2105,226 +2105,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the chiral condensate from the distribution of the winding number beyond topological susceptibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Toucas</w:t>
+                <w:t xml:space="preserve">An analysis of B_{d,s} mixing angles in presence of New Physics and an update of Bs -&amp;gt; K0* anti-K0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Virto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.034010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737982v1</w:t>
+                <w:t xml:space="preserve">hal-00674706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of B_{d,s} mixing angles in presence of New Physics and an update of Bs -&amp;gt; K0* anti-K0</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Virto</w:t>
+                <w:t xml:space="preserve">Determining the chiral condensate from the distribution of the winding number beyond topological susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Descotes-Genon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (12), pp.080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP12(2012)080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674706v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of B d , s mixing angles in the presence of new physics and an update of B s → K ¯ 0 * K 0 *</w:t>
               </w:r>
@@ -2440,51 +2440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1206, pp.051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3170,286 +3170,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00011512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-volume analysis of $N_f$-induced chiral phase transitions</w:t>
+                <w:t xml:space="preserve">Vacuum fluctuations of $\overline{q}q$ and values of low-energy constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 62, pp.054011-1-054011-26</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 488, pp.274-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00005260v1</w:t>
+                <w:t xml:space="preserve">in2p3-00006040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum fluctuations of $\overline{q}q$ and values of low-energy constants</w:t>
+                <w:t xml:space="preserve">Paramagnetic effect of light quark loops on chiral symmetry breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Girlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 488, pp.274-282</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.041-1-041-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00006040v1</w:t>
+                <w:t xml:space="preserve">in2p3-00010819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetic effect of light quark loops on chiral symmetry breaking</w:t>
+                <w:t xml:space="preserve">Finite-volume analysis of $N_f$-induced chiral phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Girlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 4, pp.041-1-041-16</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.054011-1-054011-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010819v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00005260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4417,128 +4417,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B -&amp;gt;K*ll: The New Frontier of New Physics searches in Flavor</w:t>
+                <w:t xml:space="preserve">Understanding the B-&amp;gt;K*mu+mu- Anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Virto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918428v1</w:t>
+                <w:t xml:space="preserve">hal-00847212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the basis of B-&amp;gt;K*ll observables in the full kinematic range</w:t>
               </w:r>
@@ -4619,115 +4606,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the B-&amp;gt;K*mu+mu- Anomaly</w:t>
+                <w:t xml:space="preserve">B -&amp;gt;K*ll: The New Frontier of New Physics searches in Flavor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Descotes-Genon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Hurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Virto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847212v1</w:t>
+                <w:t xml:space="preserve">hal-00918428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the D0 like-sign dimuon charge asymmetry</w:t>
               </w:r>
@@ -4947,51 +4947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descotes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Girlanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5388,51 +5388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Moussallam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13084-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Biswas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Matias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Tetlalmatzi-Xolocotzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5126-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Vale Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4767-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ocariz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez P&#233;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5133-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01241601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes-Genon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)128" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Virto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.073007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3359-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Ligeti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.033016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moussallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2946-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2014)125" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2013)048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej F. Kamenik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.074036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.074002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2012)080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.034010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2012)051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibo He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.114031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Yaouanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/11/115005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.074005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.061801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02316-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Sachrajda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006040v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girlanda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03999098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Drapier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Wei Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194511000687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moscati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricciardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptimoy Ghosh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Knecht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Moussallam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13084-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritra Biswas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Matias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Tetlalmatzi-Xolocotzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519696v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Descotes-Genon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Niess" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5126-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Vale Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-4767-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01581150v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ocariz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro P&#233;rez P&#233;rez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-017-5133-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01241601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes-Genon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2016)128" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hofer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Virto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Capdevila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lacker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.073007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2015)045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01188783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-015-3359-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Ligeti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Papucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.033016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moussallam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-2946-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2014)125" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ramon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2013)048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej F. Kamenik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.074036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP05(2013)137" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.074002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toucas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP12(2012)080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.034010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2012)051" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409376v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibo He" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Kou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.114031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Yaouanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/35/11/115005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.76.074005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022256v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.061801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004893v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s2005-02316-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descotes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Sachrajda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stern" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girlanda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03999098v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Drapier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559661v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Wei Kang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Bo Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010194511000687" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558830v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424173v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Levenes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831150v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Moscati" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ricciardi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053678v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805301v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diptimoy Ghosh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00019742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002704v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00678960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>