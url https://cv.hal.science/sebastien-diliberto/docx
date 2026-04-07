--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -234,1285 +234,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of synthetic and extracted brownmillerite from sulfate resisting Portland cements</w:t>
+                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mériot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
+                <w:t xml:space="preserve">M B Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle de Noirfontaine</w:t>
+                <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Courtial</w:t>
+                <w:t xml:space="preserve">A. Polian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20461⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988364v1</w:t>
+                <w:t xml:space="preserve">hal-04873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Modeling and Experimental Validation for Thermal Beneficiation of Tungsten-Bearing Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Seemann</w:t>
+                <w:t xml:space="preserve">Frederic Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Chloe Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18040899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417240v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Modeling and Experimental Validation for Thermal Beneficiation of Tungsten-Bearing Materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Korbel</w:t>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Allain</w:t>
+                <w:t xml:space="preserve">Klaus Seemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18040899⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964949v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mössbauer study of synthetic and extracted brownmillerite from sulfate resisting Portland cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+                <w:t xml:space="preserve">Alexis Mériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pagès</w:t>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle de Noirfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gardiennet</w:t>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127 (11), pp.112108. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.e20461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365985v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
+                <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
+                <w:t xml:space="preserve">D. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mala Rao</w:t>
+                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Postnikov</w:t>
+                <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Polian</w:t>
+                <w:t xml:space="preserve">C. Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (11), pp.112108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0271902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299073v1</w:t>
+                <w:t xml:space="preserve">hal-05365985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
+                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
+                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
+                <w:t xml:space="preserve">Mala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Braun</w:t>
+                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taju Sani</w:t>
+                <w:t xml:space="preserve">Andrei Postnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Alain Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411766v1</w:t>
+                <w:t xml:space="preserve">hal-05299073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
+                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alhaddad</w:t>
+                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M B Shoker</w:t>
+                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pagès</w:t>
+                <w:t xml:space="preserve">Jonas Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Polian</w:t>
+                <w:t xml:space="preserve">Taju Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V J B Torres</w:t>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873195v1</w:t>
+                <w:t xml:space="preserve">hal-05411766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of additive agents on zinc and zinc–nickel alloys electrodeposited on steel substrates in acidic electrolytes</w:t>
+                <w:t xml:space="preserve">Upgrading Biomass Wastes to Graphene Quantum Dots with White-Light-Emitting Features in the Solid State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antoine</w:t>
+                <w:t xml:space="preserve">Pascal Franchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143977⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.8807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14198807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809586v1</w:t>
+                <w:t xml:space="preserve">hal-04728572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading Biomass Wastes to Graphene Quantum Dots with White-Light-Emitting Features in the Solid State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effects of additive agents on zinc and zinc–nickel alloys electrodeposited on steel substrates in acidic electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Franchetti</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
+                <w:t xml:space="preserve">A. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Maxit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (19), pp.8807. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 484, pp.143977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14198807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728572v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of surface preparation on the nucleation of zinc-nickel alloy electroplated in acidic electrolyte on steel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tsobmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1691,827 +1691,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
+                <w:t xml:space="preserve">The effect of tin doping on physical properties of cobalt oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnim Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.171428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2023.171428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227808v1</w:t>
+                <w:t xml:space="preserve">hal-04510504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the percentage of magnetite in iron oxide nanoparticles: A comparison between Mössbauer spectroscopy and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, pp.107258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2023.107258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V J B Torres</w:t>
+                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (Part A), pp.110466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04262373v1</w:t>
+                <w:t xml:space="preserve">hal-04227808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational-mechanical properties of the highly-mismatched Cd1−xBexTe semiconductor alloy: experiment and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elmahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.14571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-39248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Postnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (13), pp.139901. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tin doping on physical properties of cobalt oxide thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+                <w:t xml:space="preserve">A V Postnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 293, pp.171428. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2023.171428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510504v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry of extracted brownmillerite from sulfate-resisting Portland cement</w:t>
               </w:r>
@@ -2755,295 +2755,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03719936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between optical and structural properties of nitrogen doped anatase TiO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+                <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pilloud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">S. Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.112919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767512v1</w:t>
+                <w:t xml:space="preserve">hal-04510506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between optical and structural properties of nitrogen doped anatase TiO2 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. En Naciri</w:t>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Battie</w:t>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dalmasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 133, pp.112919. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510506v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Effective Preparation of α-Hydroxyphosphonates by Ecocatalysis</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Babst-Kostecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Leśniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3157,1039 +3157,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green approach for the reduction of representative aryl functional groups using palladium ecocatalysts</w:t>
+                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grison</w:t>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Adler</w:t>
+                <w:t xml:space="preserve">Timothé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2), pp.233-244. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17518253.2021.1898682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184149v1</w:t>
+                <w:t xml:space="preserve">hal-03137088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lithium salt precursors on the physical properties of ZnO-Li thin films</w:t>
+                <w:t xml:space="preserve">New biomaterials for Ni biosorption turned into catalysts for Suzuki–Miyaura cross coupling of aryl iodides in green conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Meziane</w:t>
+                <w:t xml:space="preserve">Lucie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Hamidi</w:t>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Elmahboub</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. El Hichou</w:t>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138644⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (45), pp.28085 - 28091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04478h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519738v1</w:t>
+                <w:t xml:space="preserve">hal-03324149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Phytic Acid for the Removal of Iron in Hot Acidic Leachate from Zinc Hydrometallurgy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A green approach for the reduction of representative aryl functional groups using palladium ecocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-021-04640-y⟩</w:t>
+              <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17518253.2021.1898682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246734v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biomaterials for Ni biosorption turned into catalysts for Suzuki–Miyaura cross coupling of aryl iodides in green conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">Effect of lithium salt precursors on the physical properties of ZnO-Li thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elmahboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra04478h⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 725, pp.138644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324149v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Adler</w:t>
+                <w:t xml:space="preserve">Use of Phytic Acid for the Removal of Iron in Hot Acidic Leachate from Zinc Hydrometallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Comel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (6), pp.1652-1660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-021-04640-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137088v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
+                <w:t xml:space="preserve">Tailoring thin mesoporous silicon-tin films by radio-frequency magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bihanic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanguino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 704, pp.137989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083124v1</w:t>
+                <w:t xml:space="preserve">hal-02896648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring thin mesoporous silicon-tin films by radio-frequency magnetron sputtering</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Trindade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 704, pp.137989. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.4044 - 4057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896648v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High-Value Elements from By-Products and End-of-Life Materials, Part II: Processing in Presence of Halogenated Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seit Shallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), pp.4203. </w:t>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Caballero-Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4387,64 +4387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cleymand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,103 +4629,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High Value Elements from By-Products and End-of-Life Materials, Part I: Treatment of a Copper By-Product in Air Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seit Shallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (10), pp.1625. </w:t>
@@ -4802,64 +4802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Fonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Michalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
@@ -4891,593 +4891,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bottom-Up Confined Synthesis of Nanorod-in-Nanotube Structured Sb@N-C for Durable Lithium and Sodium Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alnjiman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Feng Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (19), pp.1703237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201703237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+                <w:t xml:space="preserve">hal-02076710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zero-waste process for the management of MSWI fly ashes: production of ordinary Portland cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2018.1525434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863338v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-Up Confined Synthesis of Nanorod-in-Nanotube Structured Sb@N-C for Durable Lithium and Sodium Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen Luo</w:t>
+                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Luo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Magri</w:t>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (19), pp.1703237. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201703237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076710v1</w:t>
+                <w:t xml:space="preserve">ineris-01863338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,51 +5579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodemetallation and Hydrodesulfurization Spent Catalysts Elemental Analysis: Comparison of Wavelength Dispersive X-ray Fluorescence and Atomic Emission Spectrometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (8), pp.1884-1893. </w:t>
@@ -5707,273 +5707,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the aluminum incorporation on the properties of electrodeposited ZnO thin films</w:t>
+                <w:t xml:space="preserve">End-of-life nickel-cadmium accumulators: characterization of electrode materials and industrial Black Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Hichou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Claire Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 270, pp.236-242. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (6), pp.796-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.02.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2014.962621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297870v1</w:t>
+                <w:t xml:space="preserve">hal-01267208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life nickel-cadmium accumulators: characterization of electrode materials and industrial Black Mass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the aluminum incorporation on the properties of electrodeposited ZnO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hazotte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 270, pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2014.962621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
@@ -5998,64 +5998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.586-594. </w:t>
@@ -6157,51 +6157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (10), pp.3857-3862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6261,77 +6261,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.57-60. </w:t>
@@ -6375,664 +6375,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t>
+                <w:t xml:space="preserve">Hydrometallurgical Treatment for Valuable Metals Recovery from Spent CoMo/Al 2 O 3 Catalyst. 1. Improvement of Soda Leaching of an Industrially Roasted Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Vincent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (9), pp.5295-5306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie102414d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558139v1</w:t>
+                <w:t xml:space="preserve">hal-04228776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometallurgical Treatment for Valuable Metals Recovery from Spent CoMo/Al 2 O 3 Catalyst. 1. Improvement of Soda Leaching of an Industrially Roasted Catalyst</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie102414d⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04228776v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective transfer of cations between two electrolytes using the intercalation properties of Chevrel phases</w:t>
+                <w:t xml:space="preserve">Enhancement of electrochemical transfer junction for cation extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Potel</w:t>
+                <w:t xml:space="preserve">J.-M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Lecuire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (3), pp.1097-1106. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (12), pp.1734-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.09.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825769v1</w:t>
+                <w:t xml:space="preserve">hal-00825774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of electrochemical transfer junction for cation extraction</w:t>
+                <w:t xml:space="preserve">Selective transfer of cations between two electrolytes using the intercalation properties of Chevrel phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (12), pp.1734-1737. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.1097-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825774v1</w:t>
+                <w:t xml:space="preserve">hal-00825769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical reactions of reversible intercalation in Chevrel compounds for cationic transfer - Principle and application on Co2+ ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (10), pp.1505-1508. </w:t>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,64 +7217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrochemical deposition conditions on the crystallographic texture of bismuth telluride alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,77 +7458,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galvanostatic and potentiostatic deposition of bismuth telluride films from nitric acid solution: effect of chemical and electrochemical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7600,77 +7600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroless method for Bi2Te3 film deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scidone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7761,90 +7761,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgical recovery of tin and copper from mobile phone printed corcuit boards (THYMO PROJECT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,51 +8037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,64 +8162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8255,554 +8255,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
+                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCHEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496335v1</w:t>
+                <w:t xml:space="preserve">hal-01496343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
+                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EUCHEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496343v1</w:t>
+                <w:t xml:space="preserve">hal-01496335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium electrodeposition in a piperidinium-based ionic liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Legeai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Draye</w:t>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Meeting annuel de la société internationale d’électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">EUCHEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818255v1</w:t>
+                <w:t xml:space="preserve">hal-04161987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Indium electrodeposition in a piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Draye</w:t>
+                <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCHEM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">61st Meeting annuel de la société internationale d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161987v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,64 +9001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9126,103 +9126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de la DRX au MEB/EDX pour caractériser l’évolution des porteurs de métaux lors du traitement thermique des boues anodiques de cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seit Shallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
@@ -9251,64 +9251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9376,51 +9376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Synthesis of Transition metal Oxide Nanoparticles Adsorbed on Silica Nanosprings for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,90 +9514,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
@@ -9626,90 +9626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective nouvelle pour la récupération de l’indium issu des e-déchets par électrodéposition dans les liquides ioniques à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9734,90 +9734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction/électrodéposition dans les liquides ioniques: une nouvelle perspective pour la récupération de métaux issus de déchets électroniques (e-waste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9836,277 +9836,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
+                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">NAMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226632v1</w:t>
+                <w:t xml:space="preserve">hal-04226627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
+                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226627v1</w:t>
+                <w:t xml:space="preserve">hal-04226632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and oxidation study of chromia forming Molybdenum-Tungsten based alloys</w:t>
               </w:r>
@@ -10217,51 +10217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation and corrosion by molten glass of refractory elements-base, Ni-base and Co-base alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,103 +10370,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10760,51 +10760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;riot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20461" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Zribi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Essaidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2023.171428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;riot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izoret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112919" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Cybulska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le&#347;niewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elmahboub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hichou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138644" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04640-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04478h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trindade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137989" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcadier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1525434" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03198809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourhand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817694382" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.962621" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3292-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04228776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102414d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecuire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.09.064" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGV7CP0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825774v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.10.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6V6D6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Arnault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04058229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diliberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/high-temperature-corrosion-and-protection-of-materials-5/978-3-0357-0561-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10089" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;riot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143977" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Zribi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Essaidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2023.171428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;riot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izoret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112919" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Cybulska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le&#347;niewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04478h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elmahboub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hichou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04640-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trindade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137989" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcadier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1525434" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03198809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourhand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817694382" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.962621" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3292-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04228776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102414d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecuire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.10.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6V6D6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825769v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.09.064" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGV7CP0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Arnault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04058229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diliberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/high-temperature-corrosion-and-protection-of-materials-5/978-3-0357-0561-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10089" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>