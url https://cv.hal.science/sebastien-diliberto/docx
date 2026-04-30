--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
+                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alhaddad</w:t>
+                <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M B Shoker</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pagès</w:t>
+                <w:t xml:space="preserve">Klaus Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Polian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V J B Torres</w:t>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873195v1</w:t>
+                <w:t xml:space="preserve">hal-05417240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Modeling and Experimental Validation for Thermal Beneficiation of Tungsten-Bearing Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mössbauer study of synthetic and extracted brownmillerite from sulfate resisting Portland cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndue Kanari</w:t>
+                <w:t xml:space="preserve">Laurent Izoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Diot</w:t>
+                <w:t xml:space="preserve">Marie‐noëlle de Noirfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Korbel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Allain</w:t>
+                <w:t xml:space="preserve">Mireille Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18040899⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (6), pp.e20461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964949v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic Modeling and Experimental Validation for Thermal Beneficiation of Tungsten-Bearing Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Louaguef</w:t>
+                <w:t xml:space="preserve">Chloe Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Allen Yushark Fosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Seemann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (4), pp.899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18040899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417240v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mössbauer study of synthetic and extracted brownmillerite from sulfate resisting Portland cements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mériot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Izoret</w:t>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle de Noirfontaine</w:t>
+                <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Courtial</w:t>
+                <w:t xml:space="preserve">C. Gardiennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (6), pp.e20461. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (11), pp.112108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0271902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988364v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-polaritons in Zn&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Mg&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; Te (x ≤ 0.09): A Raman scattering study</w:t>
+                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Singh</w:t>
+                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pagès</w:t>
+                <w:t xml:space="preserve">Jonas Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Torres</w:t>
+                <w:t xml:space="preserve">Taju Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gardiennet</w:t>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127 (11), pp.112108. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0271902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365985v1</w:t>
+                <w:t xml:space="preserve">hal-05411766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
               </w:r>
@@ -1038,481 +1038,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
+                <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
+                <w:t xml:space="preserve">M B Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Braun</w:t>
+                <w:t xml:space="preserve">O. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taju Sani</w:t>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-83070-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411766v1</w:t>
+                <w:t xml:space="preserve">hal-04873195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading Biomass Wastes to Graphene Quantum Dots with White-Light-Emitting Features in the Solid State</w:t>
+                <w:t xml:space="preserve">The effects of additive agents on zinc and zinc–nickel alloys electrodeposited on steel substrates in acidic electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Magri</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Franchetti</w:t>
+                <w:t xml:space="preserve">A. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14198807⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 484, pp.143977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728572v1</w:t>
+                <w:t xml:space="preserve">hal-04809586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of additive agents on zinc and zinc–nickel alloys electrodeposited on steel substrates in acidic electrolytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upgrading Biomass Wastes to Graphene Quantum Dots with White-Light-Emitting Features in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Pascal Franchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Antoine</w:t>
+                <w:t xml:space="preserve">Jean‐jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 484, pp.143977. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.8807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2024.143977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14198807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809586v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of surface preparation on the nucleation of zinc-nickel alloy electroplated in acidic electrolyte on steel substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tsobmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1691,827 +1691,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of tin doping on physical properties of cobalt oxide thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasnim Zribi</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Essaidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2023.171428⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (Part A), pp.110466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510504v1</w:t>
+                <w:t xml:space="preserve">hal-04227808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the percentage of magnetite in iron oxide nanoparticles: A comparison between Mössbauer spectroscopy and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, pp.107258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2023.107258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile characterization of metallic impurities in detonation nanodiamonds through selective combustion using standard techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Vibrational-mechanical properties of the highly-mismatched Cd1−xBexTe semiconductor alloy: experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2023.110466⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.14571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227808v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational-mechanical properties of the highly-mismatched Cd1−xBexTe semiconductor alloy: experiment and ab initio calculations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Polian</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A V Postnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39248-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328533v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Postnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (13), pp.139901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0150353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pagès</w:t>
+                <w:t xml:space="preserve">The effect of tin doping on physical properties of cobalt oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnim Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Essaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A V Postnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V J B Torres</w:t>
+                <w:t xml:space="preserve">Vishnu Ottapilakkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 293, pp.171428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2023.171428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262373v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal chemistry of extracted brownmillerite from sulfate-resisting Portland cement</w:t>
               </w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between optical and structural properties of nitrogen doped anatase TiO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 133, pp.112919. </w:t>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Babst-Kostecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Leśniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3157,1039 +3157,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
+                <w:t xml:space="preserve">A green approach for the reduction of representative aryl functional groups using palladium ecocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
+              <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.233-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17518253.2021.1898682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137088v1</w:t>
+                <w:t xml:space="preserve">hal-03184149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New biomaterials for Ni biosorption turned into catalysts for Suzuki–Miyaura cross coupling of aryl iodides in green conditions</w:t>
+                <w:t xml:space="preserve">Effect of lithium salt precursors on the physical properties of ZnO-Li thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cases</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Adler</w:t>
+                <w:t xml:space="preserve">K. Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Pelissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">A. El Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">E. Elmahboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra04478h⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 725, pp.138644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324149v1</w:t>
+                <w:t xml:space="preserve">hal-03519738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green approach for the reduction of representative aryl functional groups using palladium ecocatalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Use of Phytic Acid for the Removal of Iron in Hot Acidic Leachate from Zinc Hydrometallurgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Comel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green chemistry letters and reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17518253.2021.1898682⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (6), pp.1652-1660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-021-04640-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184149v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lithium salt precursors on the physical properties of ZnO-Li thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. El Hichou</w:t>
+                <w:t xml:space="preserve">New biomaterials for Ni biosorption turned into catalysts for Suzuki–Miyaura cross coupling of aryl iodides in green conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138644⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (45), pp.28085 - 28091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra04478h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519738v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Phytic Acid for the Removal of Iron in Hot Acidic Leachate from Zinc Hydrometallurgy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">II- from ecological recycling of Pd to greener sonogashira cross-coupling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Timothé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73 (6), pp.1652-1660. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11837-021-04640-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246734v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring thin mesoporous silicon-tin films by radio-frequency magnetron sputtering</w:t>
+                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kumar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137989⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (10), pp.4044 - 4057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896648v1</w:t>
+                <w:t xml:space="preserve">hal-03083124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring thin mesoporous silicon-tin films by radio-frequency magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanguino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Faia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bihanic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (10), pp.4044 - 4057. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 704, pp.137989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b05444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083124v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High-Value Elements from By-Products and End-of-Life Materials, Part II: Processing in Presence of Halogenated Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seit Shallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), pp.4203. </w:t>
@@ -4221,295 +4221,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
+                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie de Vos</w:t>
+                <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Adam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olga Caballero-Calero</w:t>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abcb74⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.138192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519781v1</w:t>
+                <w:t xml:space="preserve">hal-02883424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Laura Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+                <w:t xml:space="preserve">Olga Caballero-Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 709, pp.138192. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (16), pp.162502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abcb74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883424v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, green microwave-assisted synthesis of single crystalline Sb2Se3 nanowires towards promising lithium storage</w:t>
               </w:r>
@@ -4521,51 +4521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,874 +4623,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High Value Elements from By-Products and End-of-Life Materials, Part I: Treatment of a Copper By-Product in Air Atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma12101625⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167649v1</w:t>
+                <w:t xml:space="preserve">hal-02390386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High Value Elements from By-Products and End-of-Life Materials, Part I: Treatment of a Copper By-Product in Air Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seit Shallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (10), pp.1625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma12101625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390386v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-Up Confined Synthesis of Nanorod-in-Nanotube Structured Sb@N-C for Durable Lithium and Sodium Storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Luo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201703237⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076710v1</w:t>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A zero-waste process for the management of MSWI fly ashes: production of ordinary Portland cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2018.1525434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Haye</w:t>
+                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+                <w:t xml:space="preserve">Bottom-Up Confined Synthesis of Nanorod-in-Nanotube Structured Sb@N-C for Durable Lithium and Sodium Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bert</w:t>
+                <w:t xml:space="preserve">Feng Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (19), pp.1703237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201703237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863338v1</w:t>
+                <w:t xml:space="preserve">hal-02076710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5579,51 +5579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodemetallation and Hydrodesulfurization Spent Catalysts Elemental Analysis: Comparison of Wavelength Dispersive X-ray Fluorescence and Atomic Emission Spectrometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (8), pp.1884-1893. </w:t>
@@ -5707,273 +5707,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life nickel-cadmium accumulators: characterization of electrode materials and industrial Black Mass</w:t>
+                <w:t xml:space="preserve">Influence of the aluminum incorporation on the properties of electrodeposited ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hazotte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ahmed El Hichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lapicque</w:t>
+                <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (6), pp.796-805. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 270, pp.236-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2014.962621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267208v1</w:t>
+                <w:t xml:space="preserve">hal-01297870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the aluminum incorporation on the properties of electrodeposited ZnO thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">End-of-life nickel-cadmium accumulators: characterization of electrode materials and industrial Black Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stein</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.02.051⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (6), pp.796-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2014.962621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01297870v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
@@ -5998,64 +5998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.586-594. </w:t>
@@ -6157,51 +6157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (10), pp.3857-3862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6261,77 +6261,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.57-60. </w:t>
@@ -6375,664 +6375,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometallurgical Treatment for Valuable Metals Recovery from Spent CoMo/Al 2 O 3 Catalyst. 1. Improvement of Soda Leaching of an Industrially Roasted Catalyst</w:t>
+                <w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">Youssouf Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie102414d⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.532-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228776v1</w:t>
+                <w:t xml:space="preserve">hal-03558139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+                <w:t xml:space="preserve">Hydrometallurgical Treatment for Valuable Metals Recovery from Spent CoMo/Al 2 O 3 Catalyst. 1. Improvement of Soda Leaching of an Industrially Roasted Catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (9), pp.5295-5306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie102414d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-03558139v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of electrochemical transfer junction for cation extraction</w:t>
+                <w:t xml:space="preserve">Selective transfer of cations between two electrolytes using the intercalation properties of Chevrel phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (12), pp.1734-1737. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.1097-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825774v1</w:t>
+                <w:t xml:space="preserve">hal-00825769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective transfer of cations between two electrolytes using the intercalation properties of Chevrel phases</w:t>
+                <w:t xml:space="preserve">Enhancement of electrochemical transfer junction for cation extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Lecuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Potel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 55 (3), pp.1097-1106. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (12), pp.1734-1737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.09.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825769v1</w:t>
+                <w:t xml:space="preserve">hal-00825774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical reactions of reversible intercalation in Chevrel compounds for cationic transfer - Principle and application on Co2+ ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (10), pp.1505-1508. </w:t>
@@ -7096,51 +7096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7217,64 +7217,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7350,51 +7350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrochemical deposition conditions on the crystallographic texture of bismuth telluride alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,77 +7458,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galvanostatic and potentiostatic deposition of bismuth telluride films from nitric acid solution: effect of chemical and electrochemical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7600,77 +7600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroless method for Bi2Te3 film deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scidone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7761,90 +7761,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgical recovery of tin and copper from mobile phone printed corcuit boards (THYMO PROJECT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7912,51 +7912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,51 +8037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,64 +8162,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8255,554 +8255,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
+                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EUCHEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496343v1</w:t>
+                <w:t xml:space="preserve">hal-01496335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
+                <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCHEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496335v1</w:t>
+                <w:t xml:space="preserve">hal-01496343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indium electrodeposition in a piperidinium-based ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Draye</w:t>
+                <w:t xml:space="preserve">S. Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCHEM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
+              <w:t xml:space="preserve">61st Meeting annuel de la société internationale d’électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161987v1</w:t>
+                <w:t xml:space="preserve">hal-01818255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indium electrodeposition in a piperidinium-based ionic liquid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Diliberto</w:t>
+                <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Draye</w:t>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Meeting annuel de la société internationale d’électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">EUCHEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818255v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8902,51 +8902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,64 +9001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9126,103 +9126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association de la DRX au MEB/EDX pour caractériser l’évolution des porteurs de métaux lors du traitement thermique des boues anodiques de cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seit Shallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
@@ -9251,64 +9251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9376,51 +9376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Synthesis of Transition metal Oxide Nanoparticles Adsorbed on Silica Nanosprings for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9514,90 +9514,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
@@ -9626,90 +9626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective nouvelle pour la récupération de l’indium issu des e-déchets par électrodéposition dans les liquides ioniques à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9734,90 +9734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction/électrodéposition dans les liquides ioniques: une nouvelle perspective pour la récupération de métaux issus de déchets électroniques (e-waste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9836,277 +9836,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
+                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226627v1</w:t>
+                <w:t xml:space="preserve">hal-04226632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
+                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">NAMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226632v1</w:t>
+                <w:t xml:space="preserve">hal-04226627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and oxidation study of chromia forming Molybdenum-Tungsten based alloys</w:t>
               </w:r>
@@ -10217,51 +10217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation and corrosion by molten glass of refractory elements-base, Ni-base and Co-base alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,103 +10370,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10760,51 +10760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;riot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20461" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143977" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510504v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Zribi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Essaidi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2023.171428" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;riot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izoret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112919" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Cybulska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le&#347;niewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324149v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04478h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamidi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elmahboub" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hichou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04640-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896648v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trindade" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137989" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445829v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcadier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1525434" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03198809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourhand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817694382" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267208v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.962621" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3292-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04228776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102414d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825774v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecuire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.10.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6V6D6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825769v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.09.064" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGV7CP0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Arnault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04058229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diliberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/high-temperature-corrosion-and-protection-of-materials-5/978-3-0357-0561-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10089" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;riot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Zribi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Essaidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2023.171428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;riot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izoret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112919" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Cybulska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le&#347;niewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elmahboub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hichou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138644" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04640-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04478h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trindade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137989" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcadier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1525434" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03198809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourhand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817694382" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.962621" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3292-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04228776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102414d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecuire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.09.064" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGV7CP0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825774v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.10.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6V6D6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Arnault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04058229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diliberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/high-temperature-corrosion-and-protection-of-materials-5/978-3-0357-0561-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10089" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>