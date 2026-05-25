--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 14 (24), pp.15386-15406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D5TA08349D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
+                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
+                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
+                <w:t xml:space="preserve">Mala Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Braun</w:t>
+                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taju Sani</w:t>
+                <w:t xml:space="preserve">Andrei Postnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Alain Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411766v1</w:t>
+                <w:t xml:space="preserve">hal-05299073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Zn1-xMgxS sheds light on the lattice dynamics of atomic alloys</w:t>
+                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Elmahjoubi</w:t>
+                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mala Rao</w:t>
+                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ivanov</w:t>
+                <w:t xml:space="preserve">Jonas Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Postnikov</w:t>
+                <w:t xml:space="preserve">Taju Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Polian</w:t>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.34523. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17723-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299073v1</w:t>
+                <w:t xml:space="preserve">hal-05411766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy of high pressure vibration spectra of zincblende semiconductor alloys based on the percolation model</w:t>
               </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of additive agents on zinc and zinc–nickel alloys electrodeposited on steel substrates in acidic electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Solh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tsobmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1844,51 +1844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the percentage of magnetite in iron oxide nanoparticles: A comparison between Mössbauer spectroscopy and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1955,429 +1955,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational-mechanical properties of the highly-mismatched Cd1−xBexTe semiconductor alloy: experiment and ab initio calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alhaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M B Shoker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Shoker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Polian</w:t>
+                <w:t xml:space="preserve">A V Postnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V J B Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.14571. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39248-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328533v1</w:t>
+                <w:t xml:space="preserve">hal-04262373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of Cd&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon–polaritons—Experiment and ab initio calculations</w:t>
+                <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alhaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M B Shoker</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V J B Torres</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Postnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 133 (6), pp.065701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0134454⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 133 (13), pp.139901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0150353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262373v1</w:t>
+                <w:t xml:space="preserve">hal-04993415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Raman study of Cd&amp;lt;sub&amp;gt;1− x&amp;lt;/sub&amp;gt; Zn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Te phonons and phonon-polaritons – Experiment and ab initio calculations” [J. Appl. Phys. 133, 065701 (2023)]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Baker Shoker</w:t>
+                <w:t xml:space="preserve">Vibrational-mechanical properties of the highly-mismatched Cd1−xBexTe semiconductor alloy: experiment and ab initio calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elmahjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shoker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Polian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (13), pp.139901. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.14571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0150353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993415v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of tin doping on physical properties of cobalt oxide thin films</w:t>
               </w:r>
@@ -2755,295 +2755,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03719936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between optical and structural properties of nitrogen doped anatase TiO2 thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. En Naciri</w:t>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Battie</w:t>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dalmasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112919⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510506v1</w:t>
+                <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+                <w:t xml:space="preserve">Correlation between optical and structural properties of nitrogen doped anatase TiO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-B. Bouzourâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+                <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pilloud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.112919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767512v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green and Effective Preparation of α-Hydroxyphosphonates by Ecocatalysis</w:t>
               </w:r>
@@ -3068,51 +3068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicja Babst-Kostecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Leśniewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Elmahboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Hichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 293, pp.126164. </w:t>
@@ -3842,51 +3842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-CaMnOx: A Greener Generation of Eco-catalysts for Eco-friendly Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bihanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seit Shallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), pp.4203. </w:t>
@@ -4221,295 +4221,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
+                <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Beddelem</w:t>
+                <w:t xml:space="preserve">Mélanie de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Caballero-Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (16), pp.162502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/abcb74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883424v1</w:t>
+                <w:t xml:space="preserve">hal-03519781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition of Tin Selenide from Oxalate-Based Aqueous Solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and functional properties of Zn(Ge,Sn)N2 thin films deposited by reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaadim Danine</w:t>
+                <w:t xml:space="preserve">Nicole Beddelem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Adam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cleymand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Caballero-Calero</w:t>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167 (16), pp.162502. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 709, pp.138192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/1945-7111/abcb74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519781v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast, green microwave-assisted synthesis of single crystalline Sb2Se3 nanowires towards promising lithium storage</w:t>
               </w:r>
@@ -4623,606 +4623,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
+                <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High Value Elements from By-Products and End-of-Life Materials, Part I: Treatment of a Copper By-Product in Air Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seit Shallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (10), pp.1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma12101625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390386v1</w:t>
+                <w:t xml:space="preserve">hal-02167649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical Route for Extraction and Recycling of Critical, Strategic and High Value Elements from By-Products and End-of-Life Materials, Part I: Treatment of a Copper By-Product in Air Atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Structure and composition of first biosourced Mn-rich catalysts with a unique vegetal footprint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Fonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (10), pp.1625. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma12101625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2019.100020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167649v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+                <w:t xml:space="preserve">A zero-waste process for the management of MSWI fly ashes: production of ordinary Portland cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alnjiman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Cécile Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">Eric Marcadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1525434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+                <w:t xml:space="preserve">hal-02445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zero-waste process for the management of MSWI fly ashes: production of ordinary Portland cement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Diliberto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+                <w:t xml:space="preserve">E. Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcadier</w:t>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2018.1525434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445829v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced polymetallic catalysis : a surprising and efficient means to promote the Knoevenagel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5244,119 +5256,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.art. 48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fchem.2018.00048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-Up Confined Synthesis of Nanorod-in-Nanotube Structured Sb@N-C for Durable Lithium and Sodium Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,2366 +5390,2378 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (19), pp.1703237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aenm.201703237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodemetallation and Hydrodesulfurization Spent Catalysts Elemental Analysis: Comparison of Wavelength Dispersive X-ray Fluorescence and Atomic Emission Spectrometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Garoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hebrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 71 (8), pp.1884-1893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0003702817694382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the aluminum incorporation on the properties of electrodeposited ZnO thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 270, pp.236-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-of-life nickel-cadmium accumulators: characterization of electrode materials and industrial Black Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lapicque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (6), pp.796-805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2014.962621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of stoichiometric bismuth telluride Bi2Te3 using a piperidinium ionic liquid binary mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 137, pp.586-594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.06.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a Soluble Anode in Electrodeposition of Thick Bismuth Telluride Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (10), pp.3857-3862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11664-014-3292-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of tellurium nanostructures in a room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24, pp.57-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into indium electrochemistry in a Tf2N-based room-temperature ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58, pp.532-540. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2011.09.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgical Treatment for Valuable Metals Recovery from Spent CoMo/Al 2 O 3 Catalyst. 1. Improvement of Soda Leaching of an Industrially Roasted Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (9), pp.5295-5306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie102414d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective transfer of cations between two electrolytes using the intercalation properties of Chevrel phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (3), pp.1097-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2009.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of electrochemical transfer junction for cation extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (12), pp.1734-1737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical reactions of reversible intercalation in Chevrel compounds for cationic transfer - Principle and application on Co2+ ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (10), pp.1505-1508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of electroplated Bi2(Te1-xSex)3 alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12, pp.95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature ionic liquid for lanthanum electrodeposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (11), pp.1661 - 1664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrochemical deposition conditions on the crystallographic texture of bismuth telluride alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 296, pp.227-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galvanostatic and potentiostatic deposition of bismuth telluride films from nitric acid solution: effect of chemical and electrochemical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 277 (1-4), pp.274-283. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroless method for Bi2Te3 film deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scidone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lecuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59 (7), pp.746-748. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2004.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7747,1112 +7771,1112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrometallurgical recovery of tin and copper from mobile phone printed corcuit boards (THYMO PROJECT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Muhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF Nord-Est 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF, Jan 2026, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective combustion of detonation nanodiamonds: a useful approach to evaluate the undesired metallic impurities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the metallic impurities in detonation nanodiamond by a total oxidation treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Materials Research Society (MRS) Spring Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodeposition of monocristalline free standing Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2014 : conference on molten salts and ionic liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-supported Te nanowires synthesis by template-free electrodeposition from a piperidinium ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-free electrodeposition of Te nanowires in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISE 63rd Annual Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indium electrodeposition in a piperidinium-based ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Meeting annuel de la société internationale d’électrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piperidinium ionic liquids for indium recovery from E-waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCHEM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanum electrodeposition in air and water stable Room-Temperature Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Meeting of the International Society of Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISE, Sep 2008, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8862,426 +8886,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. M. Seemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liqiang Mai</w:t>
+                <w:t xml:space="preserve">Association de la DRX au MEB/EDX pour caractériser l’évolution des porteurs de métaux lors du traitement thermique des boues anodiques de cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seit Shallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano &amp; C’Nano joint meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">XIIIème colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933882v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de la DRX au MEB/EDX pour caractériser l’évolution des porteurs de métaux lors du traitement thermique des boues anodiques de cuivre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">SFNano &amp; C’Nano joint meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980063v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene Oxide Quantum Dots Synthesized from Biomass Wastes: White Light Emitting Material in the Solid State.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9303,150 +9327,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqiang Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Society and Materials international Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Synthesis of Transition metal Oxide Nanoparticles Adsorbed on Silica Nanosprings for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Soltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9465,73 +9489,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials research Society (MRS) Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosourced polymetallic catalysis: A surprising and efficient means to promote the Knoevenagel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9540,813 +9564,813 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective nouvelle pour la récupération de l’indium issu des e-déchets par électrodéposition dans les liquides ioniques à température ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction/électrodéposition dans les liquides ioniques: une nouvelle perspective pour la récupération de métaux issus de déchets électroniques (e-waste)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Electrochimie 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">NAMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226632v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature ionic liquids for lanthanum electrodeposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Electrodéposition du lanthane en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Estager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAMES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226627v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and oxidation study of chromia forming Molybdenum-Tungsten based alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Streiff; I. G. Wright; R.C. Krutenat; M. Caillet; A. Galerie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium On High Temperature Corrosion and Protection Of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Les Embiez, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans Tech Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Science Forum, High Temperature Corrosion and Protection of Materials 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature oxidation and corrosion by molten glass of refractory elements-base, Ni-base and Co-base alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on "High Temperature Materials, Processes And Diagnostics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Plymouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10356,51 +10380,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Louaguef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10452,51 +10476,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10506,114 +10530,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation d'alliages réfractaires pour la fusion du verre : alliages Mo WCr, alliage base Ni &amp;quot;bi-ODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Henri Poincaré - Nancy 1, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000NAN10089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId340"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10760,51 +10784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;riot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Zribi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Essaidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2023.171428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;riot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izoret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalmasso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112919" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Cybulska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le&#347;niewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elmahboub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hichou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138644" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04640-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04478h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trindade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137989" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445829v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcadier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1525434" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03198809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourhand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817694382" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267208v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.962621" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297880v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3292-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04228776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102414d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecuire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.09.064" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGV7CP0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825774v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.10.009" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6V6D6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Arnault" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04058229v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104455v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diliberto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/high-temperature-corrosion-and-protection-of-materials-5/978-3-0357-0561-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10089" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05542913v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TA08349D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04988364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis M&#233;riot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Izoret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle de Noirfontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courtial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Diot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Korbel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Yushark Fosu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18040899" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365985v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Singh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elmahjoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05299073v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Elmahjoubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mala Rao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ivanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Postnikov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17723-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04873195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alhaddad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B Shoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V J B Torres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-83070-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2024.143977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04728572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Franchetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Gaumet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04486208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girardet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202300226" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2023.110466" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cleymand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2023.107258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Postnikov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134454" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Baker Shoker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Postnikov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0150353" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328533v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shoker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39248-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnim Zribi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Essaidi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Bouzour&#226;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Ottapilakkal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2023.171428" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;riot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. de Noirfontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Izoret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courtial" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tusseau-Nenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273322092105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03719936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hansen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Giboire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04510506v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112919" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola Cybulska" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicja Babst-Kostecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le&#347;niewicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103075" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2021.1898682" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elmahboub" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hichou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138644" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Comel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04640-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324149v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra04478h" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137088v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Dumas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b05444" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02896648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trindade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137989" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964053v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13184203" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie de Vos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaadim Danine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Adam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Caballero-Calero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abcb74" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02883424v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beddelem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138192" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02075060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Luo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jechem.2018.03.013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12101625" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fonda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michalowicz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2019.100020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02445829v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diliberto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcadier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2018.1525434" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJTBQBMZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2018.00048" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02076710v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201703237" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03198809v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourhand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebrant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schneider" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0003702817694382" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hichou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stein" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.02.051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F194K73N-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267208v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lapicque" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.962621" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297878v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Szymczak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.06.036" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVF14341-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297880v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3292-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494531v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.08.013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HGVWF47-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03558139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Traore" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.09.085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1B98MV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04228776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102414d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825769v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lecuire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.09.064" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWGV7CP0-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825774v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2010.10.009" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6V6D6K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3ZB4K2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Boulanger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494537v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.08.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CMJX49-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111942v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03959334v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecuire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.164" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RPMLK6F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04524759v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scidone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2004.11.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH789N6S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05541199v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Michel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04061279v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Henry" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Arnault" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Girard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04058229v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225290v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thiebaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496335v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01818255v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legeai" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Traore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161991v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980063v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04933882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqiang Mai" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917601v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02923551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Zahir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Soltani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779322v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04227487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226620v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04226632v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104455v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diliberto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Steinmetz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/high-temperature-corrosion-and-protection-of-materials-5/978-3-0357-0561-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104273v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748007v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN10089" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>