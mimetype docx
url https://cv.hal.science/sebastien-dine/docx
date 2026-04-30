--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -100,373 +100,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des salariés : quelle contribution à la performance d’une mutuelle ?</w:t>
+                <w:t xml:space="preserve">Le management des seniors revisité par la théorie des régimes d’engagement : cas de la Sécurité Sociale française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadj Nekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Szostak</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Anne Essayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.132.0022⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (3), pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-rpbn-zybt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716134v1</w:t>
+                <w:t xml:space="preserve">hal-04629402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des seniors revisité par la théorie des régimes d’engagement : cas de la Sécurité Sociale française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment préparer les organisations de demain à une transition vers la performance globale ? Une analyse multi-cas de transformations organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sihem Anne Essayah</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.93-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629402v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment préparer les organisations de demain à une transition vers la performance globale ? Une analyse multi-cas de transformations organisationnelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’engagement des salariés : quelle contribution à la performance d’une mutuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Massard</w:t>
+                <w:t xml:space="preserve">Bérangère Szostak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 132 (2), pp.22-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.132.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567763v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la place de l’entreprise et de l’innovation : regards croisés sur l’Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Catanzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -552,51 +552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Szostak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la cohérence du style de rédaction avec le positionnement épistémologique du chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, n° 43 (3), pp.303-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -721,51 +721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflit du travail : vers une forme d’expression interpersonnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remest. Revue multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -784,221 +784,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04724972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque le manager « métacommunique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thérapie brève dans les organisations : L'exemple d'une démarche de supervision de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Aillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Attias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Brasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 279</w:t>
+              <w:t xml:space="preserve">, 2006, 279, pp.13-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04716252v1</w:t>
+                <w:t xml:space="preserve">halshs-04716323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie brève dans les organisations : L'exemple d'une démarche de supervision de pratiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lorsque le manager « métacommunique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 279, pp.13-30</w:t>
+              <w:t xml:space="preserve">, 2006, 279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04716323v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04716252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1029,64 +1029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Caring Management and Large-scale Distribution: A Happy Marriage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1128,103 +1128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociocratie, de l’intention à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université Laval. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisations contemporaines du travail : la tension entre autonomie et contrôle. Coordonné par Lorino, P ; Hussenot, A ; Lanciano, E ; Sambugaro, J.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
@@ -1253,64 +1253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caring management: what are the experiments in the Auvergne-Rhône-Alpes region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jutras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1352,64 +1352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management bienveillant : quelles expérimentations sur le territoire Auvergne - Rhône-Alpes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jutras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,64 +1533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager face à l’évolution des conflits interpersonnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions Gualino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In LETHIELLEUX L. (Ss dir.), Le manager de demain : regards croisés sur de nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Coll. Business</w:t>
@@ -1645,247 +1645,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les impacts de l’intelligence artificielle générative : comment les designers développeront-ils leurs connaissances demain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Sentinelle : Un nouvel acteur du soutien social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Szostak</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e colloque de l’AGECSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722598v1</w:t>
+                <w:t xml:space="preserve">hal-04763663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sentinelle : Un nouvel acteur du soutien social ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comprendre les impacts de l’intelligence artificielle générative : comment les designers développeront-ils leurs connaissances demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelone, Espagne</w:t>
+              <w:t xml:space="preserve">17e colloque de l’AGECSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763663v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérisation des fonds de l’Ensemble Orchestral Contemporain (EOC) à Saint-Étienne</w:t>
               </w:r>
@@ -1897,51 +1897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orline Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L'archive : des sources primaires au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, St-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1966,103 +1966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se réinventer au nom d’une recherche de performance globale : Une analyse multi-cas de transformations organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « L’organisation de demain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2087,77 +2087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transform the organization: The Sentinels take care of you</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 23rd Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2182,103 +2182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La performance globale au cœur d’un projet organisationnel : une analyse multi-cas de PME »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Vers une performance globale et durable des PME »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16ème CIFEPME, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,90 +2316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Santé et Sécurité au travail ». Montpellier « Métiers du soin et de la protection : comment prendre soin de ceux qui s’occupent des autres ? Vers un management de la santé au travail spécifique ? » 14 juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Abdeljalil-Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche du Groupe de Recherche Thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2424,64 +2424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bienveillance, une nouvelle forme de management pour la Grande Distribution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pellegrin-Romeggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruyere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716134v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.132.0022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04629402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Anne Essayah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-rpbn-zybt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boughzala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yahiaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.043.0303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bournonville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jutras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pisani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04629402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Anne Essayah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-rpbn-zybt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pellegrin-Romeggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruy&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Massard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.132.0022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999183v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vernac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boughzala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Yahiaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.043.0303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724972v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aillaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bournonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04716252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruyere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rodet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jutras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Giordano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763663v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722598v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pisani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagnon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orline Poulat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244785v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129182v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nowik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thalineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Herpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faina Grossman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>