--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -259,64 +259,64 @@
                 <w:t xml:space="preserve">Boron distribution in two-phase superconducting silicon-on-insulator by atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duguay</w:t>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Opprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -521,977 +521,977 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Incorporation of Tin in SiSn Nanowires Grown via In-Plane Solid-Liquid-Solid Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Azrak</w:t>
+                <w:t xml:space="preserve">Zhaoguo Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoguo Xue</w:t>
+                <w:t xml:space="preserve">Shuai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Liu</w:t>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 618, pp.156637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition of Carbon Clusters in Implanted Silicon Using Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dumas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Julien Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Borrel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28, pp.994-997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927621012800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Sn-containing precursors for in-plane GeSn nanowire growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lulu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiling Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 899, pp.163273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.163273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uphill phosphorus diffusion in carbon co-implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (11), pp.115102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0074682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-L. Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (19), pp.195706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 220, pp.113153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1564,90 +1564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling solid–liquid–solid GeSn nanowire growth modes by changing deposition sequences of a-Ge:H layer and SnO 2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiling Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1692,321 +1692,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
+                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249568v1</w:t>
+                <w:t xml:space="preserve">hal-03468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
+                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.113153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468001v1</w:t>
+                <w:t xml:space="preserve">hal-03249568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiling Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junyang An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (6), pp.4185-4192. </w:t>
@@ -2096,90 +2096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Plasma-Assisted Growth of Core–Shell GeSn Nanowires with 30% Sn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2390,64 +2390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Raghuwanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Vilalta-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2498,77 +2498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Mg segregation to threading dislocation in normally-off GaN-HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2628,77 +2628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D atomic-scale investigation of carbon segregation in phosphorus co-implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ghegin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2775,51 +2775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,64 +3043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Vilalta-Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Raghuwanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3145,429 +3145,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth temperature on the composition distribution at sub-nm scale of InAlAsSb for solar cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Pizarro</w:t>
+                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Galindo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gonzalez</w:t>
+                <w:t xml:space="preserve">Shiwen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 763, pp.1005-1011. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (45), pp.26236-26242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108144v1</w:t>
+                <w:t xml:space="preserve">hal-02108143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.306-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108143v1</w:t>
+                <w:t xml:space="preserve">hal-02183481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Influence of the growth temperature on the composition distribution at sub-nm scale of InAlAsSb for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hernández-Saz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (S1), pp.306-307. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 763, pp.1005-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183481v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography for advanced nanoelectronic devices: Current status and perspectives</w:t>
               </w:r>
@@ -3712,64 +3712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baishakhi Mazumder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Raghuwanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,103 +3967,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4097,64 +4097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of dopant clustering and segregation to defects in semiconductors using atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (18), pp.181502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4227,51 +4227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.651-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4478,64 +4478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4625,64 +4625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 359, pp.676-678. </w:t>
@@ -4745,51 +4745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional imaging and analysis of a single nano-device at the ultimate scale using correlative microscopy techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,64 +4905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103, pp.73-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5180,64 +5180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5294,407 +5294,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
+                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (6), pp.1649-1656. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.21001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107013v1</w:t>
+                <w:t xml:space="preserve">hal-02107622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale characterization of SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/4H-SiC interfaces in MOSFETs devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
+                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2015.08.017⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.1649-1656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720451v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Atomic scale characterization of SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/4H-SiC interfaces in MOSFETs devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton J Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02107622v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boron clustering on the emitter quality of implanted silicon solar cells: An atom probe tomography study</w:t>
               </w:r>
@@ -5865,51 +5865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couzinie-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5973,51 +5973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,51 +6094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-probe tomography study of boron precipitation in highly implanted silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6146,51 +6146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bonvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 211 (1), pp.126--130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6249,51 +6249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D analysis of advanced nano-devices using electron and atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6370,64 +6370,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography in nanoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (1), pp.10101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6599,77 +6599,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point process statistics in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132, pp.114--120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6741,64 +6741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6858,77 +6858,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bostel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
@@ -6979,77 +6979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale evidence of the suppression of boron clustering in implanted silicon by carbon coimplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp. 023501_1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7087,90 +7087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp. 2406-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7216,90 +7216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale study of a MOS structure with an ultra-low energy boron-implanted silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ngamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7362,90 +7362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct imaging of boron segregation to extended defects in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (24), pp.242104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7479,51 +7479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale redistribution of dopants in polycrystalline silicon layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.034911_1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7594,260 +7594,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom probe tomography: The influence of the interfaces</w:t>
+                <w:t xml:space="preserve">Clustering and pair correlation function in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (7), pp.862--865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03359.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928875v1</w:t>
+                <w:t xml:space="preserve">hal-01928874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and pair correlation function in atom probe tomography</w:t>
+                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom probe tomography: The influence of the interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239 (1), pp.72--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03359.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928874v1</w:t>
+                <w:t xml:space="preserve">hal-01928875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
               </w:r>
@@ -7859,77 +7859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
@@ -7992,77 +7992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8109,64 +8109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zorc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,51 +8493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention in metal-oxide-semiconductor structures with two embedded self-aligned Ge-nanocrystal layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8743,51 +8743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of Ge nanocrystals embedded in SiO2 by ion implantation and annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge-implanted SiO2 layers and related MOS memory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9047,51 +9047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Meknassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9172,51 +9172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9280,90 +9280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining TEM and APT for a Better Understanding of Super High Efficiency Cu(In,Ga)Se2 Thin Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Raghuwanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9414,77 +9414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom‐Probe Tomography and Nanosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9634,51 +9634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9807,51 +9807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9915,51 +9915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Nanoscale Materials Modification by Photon, Ion, and Electron Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.mrss12-1455-ii08-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10023,51 +10023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10122,90 +10122,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon and Germanium issues for future CMOS devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.2406-2408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10230,167 +10230,167 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artifacts in the analysis of test semiconductor structures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vurpillot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.175--180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3251216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural analysis of annealed amorphous SiO/SiO2 superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pivac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10449,73 +10449,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si nanostructures formation in SiO/SiO2 superlattice for next generation solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pivac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10537,124 +10537,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00252112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ge dose in ion-implanted SiO2 layers on the related nanocrystal-memory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10682,73 +10682,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Science and Technology of Nonvolatile Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, SAN FRANCISCO, United States. p. G02-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate temperature dependence of Si nanostructures formation in SiO/SiO2 superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pivac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10807,113 +10807,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Semiconductor Nanostructures towards Electronic and Optoelectronic Device Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00252113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon nanoparticles formation in annealed SiO/SiO2 multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zorc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10932,142 +10932,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon Nanocrystals for Electronics and Sensing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurales de couches de SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; implantées germanium et application aux mémoires à nanocristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric function of germanium nanocrystals between 0.6 and 6.5 eV by spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11076,137 +11076,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Intercalation Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge-implanted SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; layers and related MOS memory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11251,120 +11251,120 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Materials Science and Device Issues for Future Si-based Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de nanocristaux de germanium par implantation ionique et applications à effet mémoire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11374,143 +11374,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NANOFILAMENTS D'ALLIAGE DE GESN, PREPARATION ET APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2019166486. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11520,106 +11520,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de stockage de charges de nanocristaux de germanium incorporés dans des couches de silice par implantation ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Unuiversité de Strasbourg I, 2006. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sonde atomique tomographique pour l’étude des dispositifs semi-conducteurs et des procédés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duguay</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instrumentations et Détecteurs [physics.ins-det]. Université de Rouen Normandie, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00211889v1</w:t>
+                <w:t xml:space="preserve">tel-05577222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId328"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11774,51 +11868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04310644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163273" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfc72" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Siebentritt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Avancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bombsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201903752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Raghuwanshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.03.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pizarro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Galindo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stanley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W1WH9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD614PS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2607" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GG9725-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raghuwanshi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Gupta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6800" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081227v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134842v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303270v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211889v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04310644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfc72" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Siebentritt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Avancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bombsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201903752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Raghuwanshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.03.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pizarro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Galindo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stanley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W1WH9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD614PS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2607" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GG9725-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raghuwanshi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Gupta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6800" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081227v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577222v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>