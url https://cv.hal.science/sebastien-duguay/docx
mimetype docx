--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
+                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885778v1</w:t>
+                <w:t xml:space="preserve">hal-04125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125505v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Incorporation of Tin in SiSn Nanowires Grown via In-Plane Solid-Liquid-Solid Mechanism</w:t>
               </w:r>
@@ -1164,421 +1164,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-L. Julliard</w:t>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Borrel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249547v1</w:t>
+                <w:t xml:space="preserve">hal-03469148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
+                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468007v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ndiaye</w:t>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Joubert</w:t>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.113153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469148v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling solid–liquid–solid GeSn nanowire growth modes by changing deposition sequences of a-Ge:H layer and SnO 2 nanoparticles</w:t>
               </w:r>
@@ -1692,559 +1692,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
+                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.113153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468001v1</w:t>
+                <w:t xml:space="preserve">hal-03249568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
+                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-L. Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249568v1</w:t>
+                <w:t xml:space="preserve">hal-03468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiling Gong</w:t>
+                <w:t xml:space="preserve">Low-Temperature Plasma-Assisted Growth of Core–Shell GeSn Nanowires with 30% Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Zheng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edy Azrak</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.1220-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030277v1</w:t>
+                <w:t xml:space="preserve">hal-02433462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Plasma-Assisted Growth of Core–Shell GeSn Nanowires with 30% Sn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiling Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (1), pp.1220-1226. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.4185-4192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433462v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Alkali Treatment of Cu(In,Ga)Se 2 Solar Cells: Surface versus Bulk Effects</w:t>
               </w:r>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,429 +3145,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
+                <w:t xml:space="preserve">Influence of the growth temperature on the composition distribution at sub-nm scale of InAlAsSb for solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hernández-Saz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiwen Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">P.L. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (45), pp.26236-26242. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 763, pp.1005-1011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108143v1</w:t>
+                <w:t xml:space="preserve">hal-02108144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (45), pp.26236-26242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183481v1</w:t>
+                <w:t xml:space="preserve">hal-02108143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the growth temperature on the composition distribution at sub-nm scale of InAlAsSb for solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gonzalez</w:t>
+                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 763, pp.1005-1011. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.306-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.05.333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108144v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography for advanced nanoelectronic devices: Current status and perspectives</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,248 +3961,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Estivill</w:t>
+                <w:t xml:space="preserve">Investigation of dopant clustering and segregation to defects in semiconductors using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (18), pp.181502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4948238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928850v1</w:t>
+                <w:t xml:space="preserve">hal-01928847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dopant clustering and segregation to defects in semiconductors using atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (18), pp.181502. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4948238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928847v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-Scale Compositional Distribution in InAlAsSb-Based Triple Junction Solar Cells by Atom Probe Tomography</w:t>
               </w:r>
@@ -4452,90 +4452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4918,51 +4918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
@@ -5154,90 +5154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative investigation of SiGeC layers using atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5294,407 +5294,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
+                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (2), pp.21001. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (6), pp.1649-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107622v1</w:t>
+                <w:t xml:space="preserve">hal-02107013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Vurpillot</w:t>
+                <w:t xml:space="preserve">Atomic scale characterization of SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/4H-SiC interfaces in MOSFETs devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Strenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton J Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015184⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107013v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale characterization of SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/4H-SiC interfaces in MOSFETs devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Maria Beltrán</w:t>
+                <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.21001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2015.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01720451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boron clustering on the emitter quality of implanted silicon solar cells: An atom probe tomography study</w:t>
               </w:r>
@@ -5820,295 +5820,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain boundary modification on limited performance of wide bandgap Cu(In,Ga)Se2solar cells</w:t>
+                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raghuwanshi</w:t>
+                <w:t xml:space="preserve">Yang Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Duguay</w:t>
+                <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Couzinie-Devy</w:t>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4890001⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.1769-1775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929138v1</w:t>
+                <w:t xml:space="preserve">hal-01659180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of grain boundary modification on limited performance of wide bandgap Cu(In,Ga)Se2solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Huet</w:t>
+                <w:t xml:space="preserve">M. Raghuwanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+                <w:t xml:space="preserve">F. Couzinie-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (4), pp.1769-1775. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.013902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4890001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659180v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-probe tomography study of boron precipitation in highly implanted silicon</w:t>
               </w:r>
@@ -6625,51 +6625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132, pp.114--120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6709,347 +6709,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Philippe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928868v1</w:t>
+                <w:t xml:space="preserve">hal-01928866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bostel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928866v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale evidence of the suppression of boron clustering in implanted silicon by carbon coimplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp. 023501_1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp. 2406-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7255,51 +7255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ngamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F Fazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7388,64 +7388,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (24), pp.242104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7479,51 +7479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale redistribution of dopants in polycrystalline silicon layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7531,51 +7531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.034911_1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7626,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (7), pp.862--865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7755,51 +7755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 239 (1), pp.72--77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7992,51 +7992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8122,77 +8122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zorc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,51 +8493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention in metal-oxide-semiconductor structures with two embedded self-aligned Ge-nanocrystal layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge-implanted SiO2 layers and related MOS memory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9034,51 +9034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life drift mechanism investigation of 150nm GaN-on-SiC HEMT RF under accelerated DC test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Meknassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9634,103 +9634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended defects in ion-implanted si during nanosecond laser annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Shanghai, China. pp.7-12, </w:t>
@@ -9807,51 +9807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9915,51 +9915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Nanoscale Materials Modification by Photon, Ion, and Electron Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.mrss12-1455-ii08-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9984,90 +9984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of boron diffusion in silicon: Influence of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10109,103 +10109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon and Germanium issues for future CMOS devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.2406-2408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10230,90 +10230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artifacts in the analysis of test semiconductor structures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10537,51 +10537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
@@ -10610,51 +10610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ge dose in ion-implanted SiO2 layers on the related nanocrystal-memory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10837,221 +10837,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00252113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoparticles formation in annealed SiO/SiO2 multilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Propriétés structurales de couches de SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; implantées germanium et application aux mémoires à nanocristaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon Nanocrystals for Electronics and Sensing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">IXèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350341v1</w:t>
+                <w:t xml:space="preserve">hal-00081227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés structurales de couches de SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; implantées germanium et application aux mémoires à nanocristaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Silicon nanoparticles formation in annealed SiO/SiO2 multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zorc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon Nanocrystals for Electronics and Sensing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081227v1</w:t>
+                <w:t xml:space="preserve">hal-00350341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric function of germanium nanocrystals between 0.6 and 6.5 eV by spectroscopic ellipsometry</w:t>
               </w:r>
@@ -11076,51 +11076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11162,51 +11162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge-implanted SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; layers and related MOS memory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,51 +11287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de nanocristaux de germanium par implantation ionique et applications à effet mémoire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11534,51 +11534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de stockage de charges de nanocristaux de germanium incorporés dans des couches de silice par implantation ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Unuiversité de Strasbourg I, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11868,51 +11868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04310644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfc72" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468001v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Siebentritt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Avancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bombsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201903752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Raghuwanshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.03.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pizarro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Galindo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.333" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stanley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W1WH9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD614PS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2607" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GG9725-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raghuwanshi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Gupta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6800" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081227v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577222v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04310644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfc72" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Siebentritt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Avancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bombsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201903752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Raghuwanshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.03.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pizarro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Galindo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stanley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W1WH9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD614PS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2607" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GG9725-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raghuwanshi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Gupta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6800" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081227v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577222v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>