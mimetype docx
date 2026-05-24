--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
+                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samba Ndiaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125505v1</w:t>
+                <w:t xml:space="preserve">hal-03885778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of relaxed Ge0.9Sn0.1/Ge by nanosecond pulsed laser melting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Di Russo</w:t>
+                <w:t xml:space="preserve">Atom probe tomography of hyper-doped Ge layers synthesized by Sb in-diffusion by pulsed laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sgarbossa</w:t>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Ranieri</w:t>
+                <w:t xml:space="preserve">Chiara Carraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Maggioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 612, pp.155817. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164 (11), pp.107641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2022.155817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2023.107641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885778v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh Incorporation of Tin in SiSn Nanowires Grown via In-Plane Solid-Liquid-Solid Mechanism</w:t>
               </w:r>
@@ -1164,421 +1164,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">P.-L. Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hilario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469148v1</w:t>
+                <w:t xml:space="preserve">hal-03249547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
+                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.113153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249547v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom probe tomography quantification of carbon in silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dumas</w:t>
+                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duguay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Hilario</w:t>
+                <w:t xml:space="preserve">M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blavette</w:t>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 220, pp.113153. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468007v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling solid–liquid–solid GeSn nanowire growth modes by changing deposition sequences of a-Ge:H layer and SnO 2 nanoparticles</w:t>
               </w:r>
@@ -1724,100 +1724,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 220, pp.113153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2020.113153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249568v1</w:t>
@@ -1841,410 +1841,410 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature carbon co-implantation in silicon: Defects suppression and diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-L. Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (19), pp.195706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0049782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Plasma-Assisted Growth of Core–Shell GeSn Nanowires with 30% Sn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiling Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyang An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10444⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.4185-4192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433462v1</w:t>
+                <w:t xml:space="preserve">hal-03030277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Plasma-Assisted Growth of Gold Nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Junyang An</w:t>
+                <w:t xml:space="preserve">Low-Temperature Plasma-Assisted Growth of Core–Shell GeSn Nanowires with 30% Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edy Azrak</w:t>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (6), pp.4185-4192. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.1220-1226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.0c00480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030277v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy Alkali Treatment of Cu(In,Ga)Se 2 Solar Cells: Surface versus Bulk Effects</w:t>
               </w:r>
@@ -2641,51 +2641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,295 +3279,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Azrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (45), pp.26236-26242. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (S1), pp.306-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108143v1</w:t>
+                <w:t xml:space="preserve">hal-02183481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of High Sn Incorporation in Ge NanoWires Synthesized via In Plane Solid-Liquid-Solid Mechanism by In-Situ TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Growth of In-Plane Ge 1– x Sn x Nanowires with 22 at. % Sn Using a Solid–Liquid–Solid Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Moldovan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwen Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (S1), pp.306-307. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (45), pp.26236-26242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618002027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183481v1</w:t>
+                <w:t xml:space="preserve">hal-02108143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom probe tomography for advanced nanoelectronic devices: Current status and perspectives</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Atom Probe Tomography Reconstruction Algorithm for Multilayered Samples: Beyond the Hemispherical Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,248 +3961,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of dopant clustering and segregation to defects in semiconductors using atom probe tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948238⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928847v1</w:t>
+                <w:t xml:space="preserve">hal-01928850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of analyses of microelectronics nanostructures in atom probe tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Estivill</w:t>
+                <w:t xml:space="preserve">Investigation of dopant clustering and segregation to defects in semiconductors using atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (7), pp.074002. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (18), pp.181502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/31/7/074002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4948238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928850v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-Scale Compositional Distribution in InAlAsSb-Based Triple Junction Solar Cells by Atom Probe Tomography</w:t>
               </w:r>
@@ -4452,90 +4452,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of Si/SiGeC superlattices using atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4918,51 +4918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. P. Geiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 159, pp.195--201. </w:t>
@@ -5154,90 +5154,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative investigation of SiGeC layers using atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Terlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meshless Algorithm to Model Field Evaporation in Atom Probe Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,51 +5564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic evolution and fracture of multilayer field emitters in atom probe tomography: a new interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,295 +5820,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
+                <w:t xml:space="preserve">Influence of grain boundary modification on limited performance of wide bandgap Cu(In,Ga)Se2solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+                <w:t xml:space="preserve">M. Raghuwanshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Huet</w:t>
+                <w:t xml:space="preserve">E. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+                <w:t xml:space="preserve">F. Couzinie-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (1), pp.013902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4890001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659180v1</w:t>
+                <w:t xml:space="preserve">hal-01929138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grain boundary modification on limited performance of wide bandgap Cu(In,Ga)Se2solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended Defects Formation in Nanosecond Laser-Annealed Ion Implanted Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raghuwanshi</w:t>
+                <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cadel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Duguay</w:t>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Couzinie-Devy</w:t>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (1), pp.013902. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.1769-1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4890001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl4042438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929138v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom-probe tomography study of boron precipitation in highly implanted silicon</w:t>
               </w:r>
@@ -6625,51 +6625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 132, pp.114--120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6709,347 +6709,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald da Costa</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">T. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928866v1</w:t>
+                <w:t xml:space="preserve">hal-01928868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of nucleation rate in a binary solid solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huiyuan Wang</w:t>
+                <w:t xml:space="preserve">Advance in multi-hit detection and quantization in atom probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Philippe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A. Bostel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (12), pp.718--725. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500839.2012.725948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4770120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928868v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale evidence of the suppression of boron clustering in implanted silicon by carbon coimplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp. 023501_1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518, pp. 2406-2408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7210,644 +7210,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale study of a MOS structure with an ultra-low energy boron-implanted silicon substrate</w:t>
+                <w:t xml:space="preserve">Direct imaging of boron segregation to extended defects in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. F Fazzini</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuccio Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.159⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (24), pp.242104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3526376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922657v1</w:t>
+                <w:t xml:space="preserve">hal-01922903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct imaging of boron segregation to extended defects in silicon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Atomic-scale redistribution of dopants in polycrystalline silicon layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.034911_1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922903v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00526353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale redistribution of dopants in polycrystalline silicon layers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomic scale study of a MOS structure with an ultra-low energy boron-implanted silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ngamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. F Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fuccio Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (9), pp.2398 - 2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.09.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00526353v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and pair correlation function in atom probe tomography</w:t>
+                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom probe tomography: The influence of the interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 239 (1), pp.72--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03359.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928874v1</w:t>
+                <w:t xml:space="preserve">hal-01928875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom probe tomography: The influence of the interfaces</w:t>
+                <w:t xml:space="preserve">Clustering and pair correlation function in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (7), pp.862--865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2010.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03359.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928875v1</w:t>
+                <w:t xml:space="preserve">hal-01928874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and nearest neighbour distances in atom-probe tomography</w:t>
               </w:r>
@@ -7885,51 +7885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cojocaru-Mirédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 109, pp.1304-1309. </w:t>
@@ -7992,51 +7992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth resolution function of the laser assisted tomographic atom probe in the investigation of semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8122,77 +8122,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of atomic-scale arsenic clustering in highly doped silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8394,51 +8394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zorc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8493,51 +8493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention in metal-oxide-semiconductor structures with two embedded self-aligned Ge-nanocrystal layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8657,51 +8657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge-implanted SiO2 layers and related MOS memory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9034,51 +9034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life drift mechanism investigation of 150nm GaN-on-SiC HEMT RF under accelerated DC test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Meknassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,64 +9673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Bedel-Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junction Technology (IWJT), 2014 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Shanghai, China. pp.7-12, </w:t>
@@ -9807,51 +9807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée (JMC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9915,51 +9915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Research Society (MRS) Spring Meeting, Symposium on Nanoscale Materials Modification by Photon, Ion, and Electron Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, San Francisco, United States. pp.mrss12-1455-ii08-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9984,90 +9984,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of boron diffusion in silicon: Influence of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10109,103 +10109,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale study of the role of carbon on boron clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blavette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Silicon and Germanium issues for future CMOS devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. pp.2406-2408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10230,90 +10230,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling artifacts in the analysis of test semiconductor structures in atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10537,51 +10537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Material Research Society (E-MRS) Spring Conference, Symposium on Advanced Materials and Concepts for Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France</w:t>
@@ -10610,51 +10610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ge dose in ion-implanted SiO2 layers on the related nanocrystal-memory properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10843,51 +10843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés structurales de couches de SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; implantées germanium et application aux mémoires à nanocristaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10938,51 +10938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kovacevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dubcek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zorc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11076,51 +11076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. En Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Johann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Grob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11162,51 +11162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of Ge-implanted SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; layers and related MOS memory effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Slaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,51 +11287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de nanocristaux de germanium par implantation ionique et applications à effet mémoire,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIèmes Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11534,51 +11534,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de stockage de charges de nanocristaux de germanium incorporés dans des couches de silice par implantation ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Unuiversité de Strasbourg I, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11868,51 +11868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04310644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468007v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfc72" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Siebentritt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Avancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bombsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201903752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Raghuwanshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.03.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pizarro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Galindo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stanley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W1WH9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD614PS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2607" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GG9725-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raghuwanshi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Gupta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6800" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081227v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577222v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richel Dongmo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.182582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Opprecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0264354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Di Russo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sgarbossa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Ranieri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Maggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samba Ndiaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04125505v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Carraro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107641" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04310644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Azrak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoguo Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156637" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hilario" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621012800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Zheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Gong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163273" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilario" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0074682" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Julliard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468007v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duguay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2020.113153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/abfc72" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03468001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyang An" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.0c00480" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Moldovan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02461969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Siebentritt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Avancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Bombsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201903752" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Raghuwanshi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Vilalta-Clemente" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cadel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.03.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ghegin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121629" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02082140v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mathiot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b08620" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herrera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pizarro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.04.119" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108144v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Galindo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.333" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwen Gao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07142" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mouton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.05.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2BG5TF7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766098v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baishakhi Mazumder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Speck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1431927617000253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/7/074002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hern&#225;ndez-Saz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Delgado" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Philippe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/30/305402" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Stanley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.10.048" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111986v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.161" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9W1WH9G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928856v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Barnes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921352" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928854v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Larson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Geiser" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.03.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9TM0KPC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177759v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SD614PS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74RJS01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015184" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720451v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Beltr&#225;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strenger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton J Bauer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuccio Cristiano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2015.08.017" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107622v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150233" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6DC8DCQJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lanterne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Perchec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2607" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6GG9725-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929138v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raghuwanshi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cadel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01659180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Qiu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Huet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4042438" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928861v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bonvalet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300127" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A866600A40B38D696B801F95CEF1D767E928E2A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929139v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haberfehlner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2013.10.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799830v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Gupta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grancher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.10.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZBK8VZM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Philippe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2012.725948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bostel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4770120" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464139v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Grob" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.08.022" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S273WPZS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922903v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3526376" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922657v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ngamo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F Fazzini" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.09.159" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4V3P715L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocaru-Mir&#233;din" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03359.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2010.03.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0GVKX9H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Geuser" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Lefebvre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.06.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWLJ1J0X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929144v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3186617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3257178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300610v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pivac" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubcek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Capan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zorc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernstorff" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349867v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kovacevic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250270v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burignat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kern" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. En Naciri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johann" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amann-Liess" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207848v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grob J.J." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanoun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294165v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927619013436" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6800" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489132v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferblantier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehrhardt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulhaq-Bouillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721156v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Qiu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWJT.2014.6842019" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743238v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697568v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743292v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929146v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruber" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3251216" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303670v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252112v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204821v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00252113v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081227v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303270v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05577222v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>