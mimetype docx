--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,1799 +217,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From bystander to key player: unveiling the gut microbiota's role in mediating cyanobacterial toxicity in aquatic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Ellen Decaestecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midoli Goto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuexiu Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 102 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiag017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953741v1</w:t>
+                <w:t xml:space="preserve">mnhn-05564523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pathogenicity between Herpesvirus and Vibrio aestuarianus in killing juvenile oysters during spring in natural conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Cousson</w:t>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+                <w:t xml:space="preserve">Midoli Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+                <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180675⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349107v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marie</w:t>
+                <w:t xml:space="preserve">Synergistic pathogenicity between Herpesvirus and Vibrio aestuarianus in killing juvenile oysters during spring in natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Quiquand</w:t>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.127344. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349474v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiont retention and holobiont response under simulated sulfide deprivation in Lucinid clams from seagrass beds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Orgeas-Gobin</w:t>
+                <w:t xml:space="preserve">Manon Quiquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Piquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1637201⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.127344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388514v1</w:t>
+                <w:t xml:space="preserve">hal-05349474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbiont retention and holobiont response under simulated sulfide deprivation in Lucinid clams from seagrass beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Orgeas-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+                <w:t xml:space="preserve">Ann C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Cloarec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1637201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709168v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Transmission of Symbionts in the Mangrove Crabs Aratus pisonii and Minuca rapax: Acquisition of the Bacterial Community through Larval Development to Juvenile Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naëma Schanendra Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (4), pp.652. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms12040652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomes of nine biofilm-forming filamentous strains of Cyanobacteria (genera Jaaginema, Scytonema and Karukerafilum gen. nov.) isolated from mangrove habitats of Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsmc/xtad024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04386315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
+                <w:t xml:space="preserve">Théotime Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1368523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, metabolome profiling and bioactivities of benthic filamentous cyanobacteria isolated from coastal mangroves of Mayotte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huibin Wang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Lilian Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1201594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04174558v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics analyses from a single sample: prior metabolite extraction does not alter the 16S rRNA-based characterization of prokaryotic community in a diversity of sample types</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Gallet</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnad125⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (24), pp.6824-6838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314121v1</w:t>
+                <w:t xml:space="preserve">hal-04277813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-population genomic diversity of the bloom-forming cyanobacterium, Aphanizomenon gracile, at low spatial scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">Bacterial Microbiota of Ostreobium, the Coral-Isolated Chlorophyte Ectosymbiont, at Contrasted Salinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Detang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00263-3⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11051318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04121048v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04102589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Microbiota of Ostreobium, the Coral-Isolated Chlorophyte Ectosymbiont, at Contrasted Salinities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intra-population genomic diversity of the bloom-forming cyanobacterium, Aphanizomenon gracile, at low spatial scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony C Woo</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11051318⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04102589v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04121048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
+                <w:t xml:space="preserve">Multi-omics analyses from a single sample: prior metabolite extraction does not alter the 16S rRNA-based characterization of prokaryotic community in a diversity of sample types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midoli Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Melayah</w:t>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (24), pp.6824-6838. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, pp.fnad125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnad125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04277813v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of fish gut microbiota composition and holobiont’s metabolome during a simulated Microcystis aeruginosa (Cyanobacteria) bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,6450 +2063,6454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04102614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome-Based Exploration of Bacterial Communities Associated with Cyanobacteria Strains Isolated from Thermal Muds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diversity, metabolome profiling and bioactivities of benthic filamentous cyanobacteria isolated from coastal mangroves of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huibin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (12), pp.2337. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10122337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1201594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03872691v1</w:t>
+                <w:t xml:space="preserve">mnhn-04174558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish gut-associated bacterial communities in a tropical lagoon (Aghien lagoon, Ivory Coast)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Gallet</w:t>
+                <w:t xml:space="preserve">Metagenome-Based Exploration of Bacterial Communities Associated with Cyanobacteria Strains Isolated from Thermal Muds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kouamé Yao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+                <w:t xml:space="preserve">Justine Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.963456⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.2337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10122337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314159v1</w:t>
+                <w:t xml:space="preserve">mnhn-03872691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Metabolomics Tools Reveal Subarmigerides, Unprecedented Linear Peptides from the Marine Sponge Holobiont Callyspongia subarmigera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Teta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germana Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole J de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md20110673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03858433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota and holobiont metabolome composition of the Medaka fish (&amp;lt;i&amp;gt;Oryzias latipes&amp;lt;/i&amp;gt;) are affected by a short exposure to the cyanobacterium &amp;lt;i&amp;gt;Microcystis aeruginosa&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish gut-associated bacterial communities in a tropical lagoon (Aghien lagoon, Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kouamé Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.963456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.963456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106329⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04314150v1</w:t>
+                <w:t xml:space="preserve">hal-04314159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The culture collection of cyanobacteria and microalgae at the French National Museum of Natural History : a century old but still alive and kicking ! Including in memoriam: Professor Alain Couté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Yéprémian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Djédiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (3), pp.41-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2022v43a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03639293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of the Bacterial Microbiota in a Lab-Reared Model Teleost Fish, the Medaka Oryzias latipes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Foucault</w:t>
+                <w:t xml:space="preserve">“There and back again” - Ultrastructural changes in the gills of Bathymodiolus vent-mussels during symbiont loss: Back to a regular filter-feeding epidermis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10112280⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.968331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.968331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03858402v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03858445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“There and back again” - Ultrastructural changes in the gills of Bathymodiolus vent-mussels during symbiont loss: Back to a regular filter-feeding epidermis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Lallier</w:t>
+                <w:t xml:space="preserve">Gut microbiota and holobiont metabolome composition of the Medaka fish (&amp;lt;i&amp;gt;Oryzias latipes&amp;lt;/i&amp;gt;) are affected by a short exposure to the cyanobacterium &amp;lt;i&amp;gt;Microcystis aeruginosa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann C. Andersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.968331⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 253, pp.106329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03858445v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial ectosymbionts colonizing gills of two Caribbean mangrove crabs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naëma Béziat</w:t>
+                <w:t xml:space="preserve">Establishment of the Bacterial Microbiota in a Lab-Reared Model Teleost Fish, the Medaka Oryzias latipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Azede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 85 (1), pp.105-114. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13199-021-00801-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10112280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644167v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03858402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial ectosymbionts colonizing gills of two Caribbean mangrove crabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+                <w:t xml:space="preserve">Naëma Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Azede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-021-00801-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312901v1</w:t>
+                <w:t xml:space="preserve">hal-03644167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of cyanobacteria from thermal muds (Balaruc-Les-Bains, France) with the description of Pseudochroococcus coutei gen. nov., sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Toutirais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Yéprémian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, pp.xtab006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsmc/xtab006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03220263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Toxic Freshwater Microcystis aeruginosa Strain PMC 728.11 (Cyanobacteria, Chroococcales)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Rayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01096-20⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 798, pp.149149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066008v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Species and Body Site Explain the Variation in the Microbiota Associated to Wild Sympatric Mediterranean Teleost Fishes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiome-Aware Ecotoxicology of Organisms: Relevance, Pitfalls, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01484-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451111v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome-Aware Ecotoxicology of Organisms: Relevance, Pitfalls, and Challenges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regionalized cell proliferation in the symbiont-bearing gill of the hydrothermal vent mussel Bathymodiolus azoricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.225-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-020-00720-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038188v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalized cell proliferation in the symbiont-bearing gill of the hydrothermal vent mussel Bathymodiolus azoricus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host Species and Body Site Explain the Variation in the Microbiota Associated to Wild Sympatric Mediterranean Teleost Fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie André</w:t>
+                <w:t xml:space="preserve">M. Ruiz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Shillito</w:t>
+                <w:t xml:space="preserve">M. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Andersen</w:t>
+                <w:t xml:space="preserve">S. Sanchez-Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Magnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-020-00720-w⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01484-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020135v1</w:t>
+                <w:t xml:space="preserve">hal-02451111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial utilization of rare earth elements at cold seeps related to aerobic methane oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xudong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 555, pp.119832 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Benthic Cyanobacteria from Guadeloupe Mangroves as Producers of Antimicrobials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md18010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02423405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Toxic Freshwater Microcystis aeruginosa Strain PMC 728.11 (Cyanobacteria, Chroococcales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (48), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01096-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272783v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sFDvent: A global trait database for deep‐sea hydrothermal‐vent fauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Benthic Cyanobacteria from Guadeloupe Mangroves as Producers of Antimicrobials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbie S A Chapman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Hilario</w:t>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Longeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12975⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348717v1</w:t>
+                <w:t xml:space="preserve">hal-05525048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of ecto-and endoparasite communities of wild Mediterranean teleosts by a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997893v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Benthic Cyanobacteria from Guadeloupe Mangroves as Producers of Antimicrobials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Low-diversity bacterial microbiota in Southern Ocean representatives of lanternfish genera Electrona, Protomyctophum and Gymnoscopelus (family Myctophidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18010016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525048v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02421136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ecto-and endoparasite communities of wild Mediterranean teleosts by a metabarcoding approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Magnanou</w:t>
+                <w:t xml:space="preserve">High rates of apoptosis visualized in the symbiont-bearing gills of deep-sea Bathymodiolus mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François H. Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221475. </w:t>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451292v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-diversity bacterial microbiota in Southern Ocean representatives of lanternfish genera Electrona, Protomyctophum and Gymnoscopelus (family Myctophidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Gallet</w:t>
+                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+                <w:t xml:space="preserve">Sylvie Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Léger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sven Laming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226159⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02421136v1</w:t>
+                <w:t xml:space="preserve">hal-03997893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rates of apoptosis visualized in the symbiont-bearing gills of deep-sea Bathymodiolus mussels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Shillito</w:t>
+                <w:t xml:space="preserve">Response of Fish Gut Microbiota to Toxin-Containing Cyanobacterial Extracts: a Microcosm Study on the Medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François H. Lallier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Habiballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèlene H. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211499⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042415v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02434586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Fish Gut Microbiota to Toxin-Containing Cyanobacterial Extracts: a Microcosm Study on the Medaka (Oryzias latipes)</w:t>
+                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Laming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00297⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02434586v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle Ecology of Deep-Sea Chemosymbiotic Mussels: A Review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">sFDvent: A global trait database for deep‐sea hydrothermal‐vent fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbie S A Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stace E Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colaço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Gebruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hilario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00282⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.1538 - 1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045869v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blow Your Nose, Shrimp! Unexpectedly Dense Bacterial Communities Occur on the Antennae and Antennules of Hydrothermal Vent Shrimp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifecycle Ecology of Deep-Sea Chemosymbiotic Mussels: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Laming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 5, pp.357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00357⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 5, pp.282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022819v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic frenulates are the dominant chemosymbiotrophic fauna at Arctic and high latitude Atlantic cold seeps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blow Your Nose, Shrimp! Unexpectedly Dense Bacterial Communities Occur on the Antennae and Antennules of Hydrothermal Vent Shrimp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunima Sen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nelly Léger</w:t>
+                <w:t xml:space="preserve">Julia Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209273⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326130v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Toxic Impacts of Metals Potentially Released during Deep-Sea Mining—A Synthesis of the Challenges to Quantifying Risk</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptic frenulates are the dominant chemosymbiotrophic fauna at Arctic and high latitude Atlantic cold seeps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Brown</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria J Bebianno</w:t>
+                <w:t xml:space="preserve">Arunima Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00368⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800809v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting of quorum sensing lux genes and their expression in the hydrothermal vent shrimp Rimicaris exoculata ectosymbiontic community. Possible use as biogeographic markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Toxic Impacts of Metals Potentially Released during Deep-Sea Mining—A Synthesis of the Challenges to Quantifying Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thatje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Bloa</w:t>
+                <w:t xml:space="preserve">Nélia C Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Maria J Bebianno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174338⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504415v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highlighting of quorum sensing lux genes and their expression in the hydrothermal vent shrimp Rimicaris exoculata ectosymbiontic community. Possible use as biogeographic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336943v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Symbiont Abundances and Gill Surface Areas in Specimens of the Hydrothermal Vent Mussel Bathymodiolus puteoserpentis Maintained in Pressure Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3, pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2016.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in reproduction and nutrition in wood-boring bivalves (Xylophaga atlantica) from the Mid-Atlantic Ridge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Duperron</w:t>
+                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2988-6⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383153v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative abundances of methane- and sulfur-oxidizing symbionts in gills of the deep-sea hydrothermal vent mussel Bathymodiolus azoricus under pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Plasticity in reproduction and nutrition in wood-boring bivalves (Xylophaga atlantica) from the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (10), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2988-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133684v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fickle or Faithful: The Roles of Host and Environmental Context in Determining Symbiont Composition in Two Bathymodioline Mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven R. Laming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara F. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina R. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0144307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01261328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Riera</w:t>
+                <w:t xml:space="preserve">Relative abundances of methane- and sulfur-oxidizing symbionts in gills of the deep-sea hydrothermal vent mussel Bathymodiolus azoricus under pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218814v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of plant substrates at hydrothermal vents and cold seeps in the northeast Atlantic and Mediterranean and occurrence of symbiont-related bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+                <w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M. Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Marqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deschamps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.162. </w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1, SI), pp.18-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221485v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilonproteobacteria as gill epibionts of the hydrothermal vent gastropod Cyathermia 1 naticoides (North East-Pacific Rise)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Colonization of plant substrates at hydrothermal vents and cold seeps in the northeast Atlantic and Mediterranean and occurrence of symbiont-related bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina R. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2591-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01117192v1</w:t>
+                <w:t xml:space="preserve">hal-01221485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microbiological and biogeochemical investigation of the cold seep tubeworm escarpia southwardae (Annelida: Siboglinidae): Symbiosis and trace element composition of the tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epsilonproteobacteria as gill epibionts of the hydrothermal vent gastropod Cyathermia 1 naticoides (North East-Pacific Rise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Marqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duperron</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (1), pp.105-114. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162 (2), pp.435-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2014.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2591-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020070v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of chemosynthetic symbioses in bivalves from the North Atlantic and Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">A microbiological and biogeochemical investigation of the cold seep tubeworm escarpia southwardae (Annelida: Siboglinidae): Symbiosis and trace element composition of the tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. M. Gaudron</w:t>
+                <w:t xml:space="preserve">S.M. Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rodrigues</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-3241-2013⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542777v1</w:t>
+                <w:t xml:space="preserve">hal-01020070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Proximity May Promote Lateral Acquisition of Bacterial Symbionts in Vesicomyid Clams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Olu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (7), pp.e64830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0064830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire évolutive de Idas sp. Med (Bivalvia : Mytilidae), une moide de suintements froids associée à plusieurs bactéries symbiotiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of chemosynthetic symbioses in bivalves from the North Atlantic and Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lorion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">M. R. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Do Nascimento</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+                <w:t xml:space="preserve">C. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.DF8450AA⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.3241-3267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-3241-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843357v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial symbioses in Myrtea sp. (Bivalvia: Lucinidae) and Thyasira sp. (Bivalvia Thyasiridae) from a cold seep in the Eastern Mediterranean.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire évolutive de Idas sp. Med (Bivalvia : Mytilidae), une moide de suintements froids associée à plusieurs bactéries symbiotiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rodrigues Clara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (2), pp.198-210. </w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.77-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2010.00413.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.DF8450AA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743765v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity associated with the hydrothermal shrimp Rimicaris exoculata gut and occurrence of a resident microbial community</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+                <w:t xml:space="preserve">Characterization of bacterial symbioses in Myrtea sp. (Bivalvia: Lucinidae) and Thyasira sp. (Bivalvia Thyasiridae) from a cold seep in the Eastern Mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodrigues Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00806.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.198-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2010.00413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609984v1</w:t>
+                <w:t xml:space="preserve">hal-00743765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization Of Organic Substrates Deployed In Deep-Sea Reducing Habitats By Symbiotic Species And Associated Fauna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Pradillon</w:t>
+                <w:t xml:space="preserve">Microbial diversity associated with the hydrothermal shrimp Rimicaris exoculata gut and occurrence of a resident microbial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pailleret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Le Bris</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (2), pp.291-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00806.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598197v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and distribution of methane-oxidizing microbial communities associated with different faunal assemblages in a giant pockmark of the Gabon continental margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colonization Of Organic Substrates Deployed In Deep-Sea Reducing Habitats By Symbiotic Species And Associated Fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pradillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
+                <w:t xml:space="preserve">M. Pailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nadalig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">N. Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609883v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several deep-sea mussels and their associated symbionts are able to live both on wood and on whale falls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 276 (1654), pp.177-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2008.1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-disciplinary investigation of fluid seepage on an unstable margin: The case of the Central Nile deep-sea fan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies Loncke</w:t>
+                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 261 (1), pp.92-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidizing endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Halary</w:t>
+                <w:t xml:space="preserve">Diversity and distribution of methane-oxidizing microbial communities associated with different faunal assemblages in a giant pockmark of the Gabon continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Riou</w:t>
+                <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gaill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boudier</w:t>
+                <w:t xml:space="preserve">E. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international society for microbiological ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2008.3⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (23), pp.2248-2258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325687v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur-oxidising extracellular bacteria in the gills of Mytilidae associated with wood falls.</w:t>
+                <w:t xml:space="preserve">Unexpected co-occurence of 6 bacterial symbionts in the gills of the cold seep mussel Idas sp. (Bivalvia: Mytilidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63(3), pp.338-349</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10(2), pp.433-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418692v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected co-occurence of 6 bacterial symbionts in the gills of the cold seep mussel Idas sp. (Bivalvia: Mytilidae).</w:t>
+                <w:t xml:space="preserve">Sulphur-oxidising extracellular bacteria in the gills of Mytilidae associated with wood falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sibuet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Mélina Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10(2), pp.433-445</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63(3), pp.338-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00418689v1</w:t>
+                <w:t xml:space="preserve">hal-00418692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur-oxidizing extracellular bacteria in the gills of Mytilidae associated with wood falls</w:t>
               </w:r>
@@ -8522,64 +8522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina C.Z. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (3), pp.338-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8738,90 +8738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidising endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8845,199 +8845,199 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbioses between deep-sea mussels (Mytilidae: Bathymodiolinae) and chemosynthetic bacteria: diversity, function and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.298-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CH4 and H2S availability on symbiont distribution, carbon assimilation and transfer in the dual symbiotic vent mussel Bathymodiolus azoricus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9069,677 +9069,807 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.1681-1691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for chemoautotrophic symbiosis in a Mediterranean cold seep clam (Bivalvia: Lucinidae): comparative sequence analysis of bacterial 16S rRNA, APS reductase and RubisCO genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidizing endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sibuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international society for microbiological ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (3), pp.284-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198954v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for chemoautotrophic symbiosis in a Mediterranean cold seep clam (Bivalvia : Lucinidae) : comparative sequence analysis of bacterial 16S rRNA, APS reductase and rubisCO genes</w:t>
+                <w:t xml:space="preserve">Evidence for chemoautotrophic symbiosis in a Mediterranean cold seep clam (Bivalvia: Lucinidae): comparative sequence analysis of bacterial 16S rRNA, APS reductase and RubisCO genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Fiala-Médioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Olu</w:t>
+                <w:t xml:space="preserve">A. Fiala-Médioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sibuet</w:t>
+                <w:t xml:space="preserve">J.-C. Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Olu-Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sibuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 59, pp.64-70</w:t>
+              <w:t xml:space="preserve">, 2007, 59 (1), pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134367v1</w:t>
+                <w:t xml:space="preserve">hal-00198954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, relative abundance and metabolic potential of bacterial endosymbionts in three Bathymodiolus mussels species from cold seeps in the Gulf of Mexico</w:t>
+                <w:t xml:space="preserve">Evidence for chemoautotrophic symbiosis in a Mediterranean cold seep clam (Bivalvia : Lucinidae) : comparative sequence analysis of bacterial 16S rRNA, APS reductase and rubisCO genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.M.M. Kuypers</w:t>
+                <w:t xml:space="preserve">Aline Fiala-Médioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Olu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fisher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9 (6), pp.1423-1438</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59, pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198965v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual symbiosis shared by two mussel species, Bathymodiolus azoricus and B. puteoserpentis (Bivalvia: Mytilidae), from hydrothermal vents along the northern Mid-Atlantic Ridge</w:t>
+                <w:t xml:space="preserve">Diversity, relative abundance and metabolic potential of bacterial endosymbionts in three Bathymodiolus mussels species from cold seeps in the Gulf of Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bergin</w:t>
+                <w:t xml:space="preserve">B.J. Macgrogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zielinski</w:t>
+                <w:t xml:space="preserve">M.M.M. Kuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.P. Mckiness</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dechaine</w:t>
+                <w:t xml:space="preserve">C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 8, pp.1441-1447</w:t>
+              <w:t xml:space="preserve">, 2007, 9 (6), pp.1423-1438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198901v1</w:t>
+                <w:t xml:space="preserve">hal-00198965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A dual symbiosis shared by two mussel species, Bathymodiolus azoricus and B. puteoserpentis (Bivalvia: Mytilidae), from hydrothermal vents along the northern Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.P. Mckiness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dechaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.1441-1447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dual symbiosis in a Bathymodiolus sp. mussel from a methane seep on the Gabon continental margin (Southeast Atlantic): 16S rRNA phylogeny and distribution of the symbionts in gills.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fiala-Médioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (4), pp.1694-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.4.1694-1700.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9749,672 +9879,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bacterial ectosymbionts colonizing gills and endophragm of two crabs: Aratus pisonii and Uca rapax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béziat Naéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow your nose, shrimp! Unexpectedly dense bacterial communities occur on the antennae and antennules of hydrothermal vent shrimp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National sur la biologie et l’écologie des écosystèmes à base de chimiosynthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel colonisation experiments in deep-sea reducing habitats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Colonization experiments in chemosynthetic ecosystems in the deep-sea: biological and ecological aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pradillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">World Marine Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420209v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization experiments in chemosynthetic ecosystems in the deep-sea: biological and ecological aspects.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bathymodiolus and Olavius: Multiple symbioses and their plasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Marine Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Ecole thématique CNRS “Trophic endosymbioses and their role in past and present Eukaryote evolution”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420213v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathymodiolus and Olavius: Multiple symbioses and their plasticity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel colonisation experiments in deep-sea reducing habitats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique CNRS “Trophic endosymbioses and their role in past and present Eukaryote evolution”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Roscoff, France</w:t>
+              <w:t xml:space="preserve">International Congress of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420180v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbioses between deep-sea bathymodioline mussels and chemosynthetic bacteria: diversity, function and evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10424,404 +10554,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected associated bacteria with Crassostrea gigas juveniles during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REID 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected associated bacteria with Crassostrea gigas juveniles during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence/conservation of immune processes involved in the establishment of ectosymbiosis between coastal and hydrothermal annelids inhabiting extreme environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10831,104 +10961,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie en milieu extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10938,125 +11068,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde méconnu qui fait vivre la planète : le phytoplancton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04050787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId346"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11203,51 +11333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-026-01638-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05388514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Orgeas-Gobin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1637201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04386315v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtad024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04174558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1201594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad125" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04121048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00263-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mass&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Detang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Woo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01558-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03872691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Demay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahima Hamlaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouam&#233; Yao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.963456" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858433v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Teta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Esposito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110673" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106329" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03639293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Dj&#233;diat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2022v43a3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858402v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112280" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03220263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtab006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01096-20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Feng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119832" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272783v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Laming" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2019.00076" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie S A Chapman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E Beaulieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Gebruk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hilario" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12975" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451292v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221475" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02434586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Habiballah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00297" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00282" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022819v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szafranski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00357" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02326130v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Sen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800809v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hauton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Brown" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thatje" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia C Mestre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Bebianno" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00368" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quiles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laming" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2988-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00162" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2591-7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020070v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gaudron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaitre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.05.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Gaudron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Cunha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3241-2013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Decker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064830" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843357v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.DF8450AA" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609984v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00806.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598197v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pradillon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailleret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609883v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nadalig" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.007" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418689v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibuet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198954v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olu-Le Roy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sibuet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198965v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Macgrogor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.M. Kuypers" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198901v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zielinski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Mckiness" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dechaine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152530v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.1694-1700.2005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423817v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ziat Na&#233;ma" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924849v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420209v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420180v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420206v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880416v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04050787v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-026-01638-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05564523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Decaestecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexiu Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05388514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Orgeas-Gobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1637201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04386315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtad024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mass&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Detang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Woo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04121048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00263-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01558-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04174558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1201594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03872691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Demay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahima Hamlaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122337" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Teta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Esposito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J de Voogd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110673" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouam&#233; Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.963456" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03639293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Dj&#233;diat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2022v43a3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03220263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtab006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Feng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119832" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01096-20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221475" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Laming" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2019.00076" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02434586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Habiballah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie S A Chapman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E Beaulieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Gebruk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hilario" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12975" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00282" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szafranski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02326130v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Sen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209273" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800809v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hauton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Brown" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thatje" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia C Mestre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Bebianno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00368" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quiles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laming" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2988-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221485v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2591-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020070v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gaudron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Decker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064830" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Cunha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3241-2013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.DF8450AA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00806.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pradillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailleret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nadalig" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibuet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419620v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olu-Le Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sibuet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Macgrogor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.M. Kuypers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zielinski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Mckiness" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dechaine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152530v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.1694-1700.2005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ziat Na&#233;ma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924849v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880416v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04050787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>