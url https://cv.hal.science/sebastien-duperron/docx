--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -217,2841 +217,2845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bystander to key player: unveiling the gut microbiota's role in mediating cyanobacterial toxicity in aquatic animals</w:t>
+                <w:t xml:space="preserve">A novel bioenergetic model outlines the metabolism of a deep-sea clam and that of its sulfur-oxidizing symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Marine Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Decaestecker</w:t>
+                <w:t xml:space="preserve">Gonçalo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuexiu Chang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Olu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiag017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.14383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-41176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05564523v1</w:t>
+                <w:t xml:space="preserve">hal-05616930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher Trophic Status Leads to More Diverse and Divergent Microeukaryote Communities Over Time in Urban Lakes From the Greater Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Le Vern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midoli Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953741v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05618250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pathogenicity between Herpesvirus and Vibrio aestuarianus in killing juvenile oysters during spring in natural conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From bystander to key player: unveiling the gut microbiota's role in mediating cyanobacterial toxicity in aquatic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
+                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
+                <w:t xml:space="preserve">Ellen Decaestecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Roques</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuexiu Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180675⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 102 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiag017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349107v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-05564523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A summer in the greater Paris: trophic status of peri-urban lakes shapes prokaryotic community structure and functional potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midoli Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Quiquand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lance</w:t>
+                <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-025-00681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349474v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiont retention and holobiont response under simulated sulfide deprivation in Lucinid clams from seagrass beds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergistic pathogenicity between Herpesvirus and Vibrio aestuarianus in killing juvenile oysters during spring in natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Orgeas-Gobin</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Piquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Marie</w:t>
+                <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann C. Andersen</w:t>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1637201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388514v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Transmission of Symbionts in the Mangrove Crabs Aratus pisonii and Minuca rapax: Acquisition of the Bacterial Community through Larval Development to Juvenile Stage</w:t>
+                <w:t xml:space="preserve">Symbiont retention and holobiont response under simulated sulfide deprivation in Lucinid clams from seagrass beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naëma Schanendra Béziat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Samuel Orgeas-Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12040652⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.e1637201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1637201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525827v1</w:t>
+                <w:t xml:space="preserve">hal-05388514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomes of nine biofilm-forming filamentous strains of Cyanobacteria (genera Jaaginema, Scytonema and Karukerafilum gen. nov.) isolated from mangrove habitats of Guadeloupe (Lesser Antilles)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The threat is in the details – critical gap in ecotoxicological assessment of Microcystis blooms revealed by critical distinctions of genotype effects induced on Medaka fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Quiquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.127344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsmc/xtad024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04386315v1</w:t>
+                <w:t xml:space="preserve">hal-05349474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental Transmission of Symbionts in the Mangrove Crabs Aratus pisonii and Minuca rapax: Acquisition of the Bacterial Community through Larval Development to Juvenile Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naëma Schanendra Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12040652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582518v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Cloarec</w:t>
+                <w:t xml:space="preserve">Genomes of nine biofilm-forming filamentous strains of Cyanobacteria (genera Jaaginema, Scytonema and Karukerafilum gen. nov.) isolated from mangrove habitats of Guadeloupe (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.504. </w:t>
+              <w:t xml:space="preserve">FEMS Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsmc/xtad024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709168v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04386315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic insights into the dominance of two phototrophs throughout the water column of a tropical hypersaline-alkaline crater lake (Dziani Dzaha, Mayotte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil M. Oger</w:t>
+                <w:t xml:space="preserve">Théotime Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Got</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Melayah</w:t>
+                <w:t xml:space="preserve">Mylène Hugoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17179⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1368523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1368523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277813v1</w:t>
+                <w:t xml:space="preserve">hal-04582518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Microbiota of Ostreobium, the Coral-Isolated Chlorophyte Ectosymbiont, at Contrasted Salinities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic events as potential drivers of the microbial community structure and evolution in a paleo-ocean analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Massé</w:t>
+                <w:t xml:space="preserve">Lilian Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Detang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Duval</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony C Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11051318⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01615-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04102589v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-population genomic diversity of the bloom-forming cyanobacterium, Aphanizomenon gracile, at low spatial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kim Tiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43705-023-00263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04121048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics analyses from a single sample: prior metabolite extraction does not alter the 16S rRNA-based characterization of prokaryotic community in a diversity of sample types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midoli Goto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 370, pp.fnad125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsle/fnad125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of fish gut microbiota composition and holobiont’s metabolome during a simulated Microcystis aeruginosa (Cyanobacteria) bloom</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bacterial Microbiota of Ostreobium, the Coral-Isolated Chlorophyte Ectosymbiont, at Contrasted Salinities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Detang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony C Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01558-2⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11051318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04102614v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04102589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity, metabolome profiling and bioactivities of benthic filamentous cyanobacteria isolated from coastal mangroves of Mayotte</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Phytoplanktonic species in the haloalkaline Lake Dziani Dzaha select their archaeal microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Troussellier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1201594⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (24), pp.6824-6838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04174558v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenome-Based Exploration of Bacterial Communities Associated with Cyanobacteria Strains Isolated from Thermal Muds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Disruption of fish gut microbiota composition and holobiont’s metabolome during a simulated Microcystis aeruginosa (Cyanobacteria) bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01558-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10122337⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03872691v1</w:t>
+                <w:t xml:space="preserve">mnhn-04102614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Metabolomics Tools Reveal Subarmigerides, Unprecedented Linear Peptides from the Marine Sponge Holobiont Callyspongia subarmigera</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity, metabolome profiling and bioactivities of benthic filamentous cyanobacteria isolated from coastal mangroves of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germana Esposito</w:t>
+                <w:t xml:space="preserve">Huibin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole J de Voogd</w:t>
+                <w:t xml:space="preserve">Marc Troussellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20110673⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1201594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03858433v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04174558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish gut-associated bacterial communities in a tropical lagoon (Aghien lagoon, Ivory Coast)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Gallet</w:t>
+                <w:t xml:space="preserve">Metagenome-Based Exploration of Bacterial Communities Associated with Cyanobacteria Strains Isolated from Thermal Muds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Kouamé Yao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+                <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.963456. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.2337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.963456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10122337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04314159v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03872691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The culture collection of cyanobacteria and microalgae at the French National Museum of Natural History : a century old but still alive and kicking ! Including in memoriam: Professor Alain Couté</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Metabolomics Tools Reveal Subarmigerides, Unprecedented Linear Peptides from the Marine Sponge Holobiont Callyspongia subarmigera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Yéprémian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marie</w:t>
+                <w:t xml:space="preserve">Andrea Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib Djédiat</w:t>
+                <w:t xml:space="preserve">Roberta Teta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germana Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole J de Voogd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2022v43a3⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20110673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03639293v1</w:t>
+                <w:t xml:space="preserve">mnhn-03858433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“There and back again” - Ultrastructural changes in the gills of Bathymodiolus vent-mussels during symbiont loss: Back to a regular filter-feeding epidermis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fish gut-associated bacterial communities in a tropical lagoon (Aghien lagoon, Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kouamé Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quiblier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.963456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.963456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.968331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03858445v1</w:t>
+                <w:t xml:space="preserve">hal-04314159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and holobiont metabolome composition of the Medaka fish (&amp;lt;i&amp;gt;Oryzias latipes&amp;lt;/i&amp;gt;) are affected by a short exposure to the cyanobacterium &amp;lt;i&amp;gt;Microcystis aeruginosa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 253, pp.106329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2022.106329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of the Bacterial Microbiota in a Lab-Reared Model Teleost Fish, the Medaka Oryzias latipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,6807 +3073,6812 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (11), pp.2280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10112280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03858402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial ectosymbionts colonizing gills of two Caribbean mangrove crabs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The culture collection of cyanobacteria and microalgae at the French National Museum of Natural History : a century old but still alive and kicking ! Including in memoriam: Professor Alain Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yéprémian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Djédiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-021-00801-4⟩</w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (3), pp.41-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/cryptogamie-algologie2022v43a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644167v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03639293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of cyanobacteria from thermal muds (Balaruc-Les-Bains, France) with the description of Pseudochroococcus coutei gen. nov., sp. nov.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">“There and back again” - Ultrastructural changes in the gills of Bathymodiolus vent-mussels during symbiont loss: Back to a regular filter-feeding epidermis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Panse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann C. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.968331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.968331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsmc/xtab006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03220263v1</w:t>
+                <w:t xml:space="preserve">mnhn-03858445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Jollivet</w:t>
+                <w:t xml:space="preserve">Bacterial ectosymbionts colonizing gills of two Caribbean mangrove crabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Massol</w:t>
+                <w:t xml:space="preserve">Naëma Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Claudia Rayol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Azede</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 798, pp.149149. </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (1), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-021-00801-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312901v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome-Aware Ecotoxicology of Organisms: Relevance, Pitfalls, and Challenges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of cyanobacteria from thermal muds (Balaruc-Les-Bains, France) with the description of Pseudochroococcus coutei gen. nov., sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahima Hamlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Toutirais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yéprémian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00407⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.xtab006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsmc/xtab006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038188v1</w:t>
+                <w:t xml:space="preserve">mnhn-03220263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalized cell proliferation in the symbiont-bearing gill of the hydrothermal vent mussel Bathymodiolus azoricus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Capitella spp. symbionts in the context of varying anthropic pressures: First occurrence of a transient advantageous epibiosis with the giant bacteria Thiomargarita sp. to survive seasonal increases of sulfides in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Shillito</w:t>
+                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Andersen</w:t>
+                <w:t xml:space="preserve">Céline Boidin-Wichlacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Claudia Rayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-020-00720-w⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 798, pp.149149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020135v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Species and Body Site Explain the Variation in the Microbiota Associated to Wild Sympatric Mediterranean Teleost Fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruiz-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sanchez-Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Magnanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+              <w:t xml:space="preserve">, In press, 80, pp.212-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00248-020-01484-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial utilization of rare earth elements at cold seeps related to aerobic methane oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+                <w:t xml:space="preserve">Regionalized cell proliferation in the symbiont-bearing gill of the hydrothermal vent mussel Bathymodiolus azoricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Wang</w:t>
+                <w:t xml:space="preserve">Coralie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Feng</w:t>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 555, pp.119832 -. </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82, pp.225-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-020-00720-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492528v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Benthic Cyanobacteria from Guadeloupe Mangroves as Producers of Antimicrobials</w:t>
+                <w:t xml:space="preserve">Microbiome-Aware Ecotoxicology of Organisms: Relevance, Pitfalls, and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18010016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2020.00407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02423405v1</w:t>
+                <w:t xml:space="preserve">hal-03038188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Toxic Freshwater Microcystis aeruginosa Strain PMC 728.11 (Cyanobacteria, Chroococcales)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Microbial utilization of rare earth elements at cold seeps related to aerobic methane oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alix J-A Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01096-20⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 555, pp.119832 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066008v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Benthic Cyanobacteria from Guadeloupe Mangroves as Producers of Antimicrobials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.16. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md18010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525048v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02423405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ecto-and endoparasite communities of wild Mediterranean teleosts by a metabarcoding approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Toxic Freshwater Microcystis aeruginosa Strain PMC 728.11 (Cyanobacteria, Chroococcales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221475. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (48), </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01096-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451292v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-diversity bacterial microbiota in Southern Ocean representatives of lanternfish genera Electrona, Protomyctophum and Gymnoscopelus (family Myctophidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Gallet</w:t>
+                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+                <w:t xml:space="preserve">Sylvie Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Léger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sven Laming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226159⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02421136v1</w:t>
+                <w:t xml:space="preserve">hal-03997893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rates of apoptosis visualized in the symbiont-bearing gills of deep-sea Bathymodiolus mussels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Shillito</w:t>
+                <w:t xml:space="preserve">Characterization of ecto-and endoparasite communities of wild Mediterranean teleosts by a metabarcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François H. Lallier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magdalena Ruiz-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Magnanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino T. Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211499. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211499⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0221475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042415v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-diversity bacterial microbiota in Southern Ocean representatives of lanternfish genera Electrona, Protomyctophum and Gymnoscopelus (family Myctophidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Ruiz-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0226159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0226159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997893v1</w:t>
+                <w:t xml:space="preserve">mnhn-02421136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Fish Gut Microbiota to Toxin-Containing Cyanobacterial Extracts: a Microcosm Study on the Medaka (Oryzias latipes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High rates of apoptosis visualized in the symbiont-bearing gills of deep-sea Bathymodiolus mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François H. Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02434586v1</w:t>
+                <w:t xml:space="preserve">hal-02042415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
+                <w:t xml:space="preserve">New Benthic Cyanobacteria from Guadeloupe Mangroves as Producers of Antimicrobials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Longeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18010016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272783v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sFDvent: A global trait database for deep‐sea hydrothermal‐vent fauna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Colaço</w:t>
+                <w:t xml:space="preserve">Response of Fish Gut Microbiota to Toxin-Containing Cyanobacterial Extracts: a Microcosm Study on the Medaka (Oryzias latipes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey V Gebruk</w:t>
+                <w:t xml:space="preserve">Sebastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Hilario</w:t>
+                <w:t xml:space="preserve">Myriam Habiballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hèlene H. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12975⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.9b00297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348717v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02434586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle Ecology of Deep-Sea Chemosymbiotic Mussels: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">A Mussel's Life Around Deep-Sea Hydrothermal Vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Laming</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2019.00076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045869v1</w:t>
+                <w:t xml:space="preserve">hal-04272783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blow Your Nose, Shrimp! Unexpectedly Dense Bacterial Communities Occur on the Antennae and Antennules of Hydrothermal Vent Shrimp</w:t>
+                <w:t xml:space="preserve">sFDvent: A global trait database for deep‐sea hydrothermal‐vent fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Zbinden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alison Gallet</w:t>
+                <w:t xml:space="preserve">Abbie S A Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Szafranski</w:t>
+                <w:t xml:space="preserve">Stace E Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Machon</w:t>
+                <w:t xml:space="preserve">Ana Colaço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+                <w:t xml:space="preserve">Andrey V Gebruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hilario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00357⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.1538 - 1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022819v1</w:t>
+                <w:t xml:space="preserve">hal-03348717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic frenulates are the dominant chemosymbiotrophic fauna at Arctic and high latitude Atlantic cold seeps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arunima Sen</w:t>
+                <w:t xml:space="preserve">Lifecycle Ecology of Deep-Sea Chemosymbiotic Mussels: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Laming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209273. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326130v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Toxic Impacts of Metals Potentially Released during Deep-Sea Mining—A Synthesis of the Challenges to Quantifying Risk</w:t>
+                <w:t xml:space="preserve">Blow Your Nose, Shrimp! Unexpectedly Dense Bacterial Communities Occur on the Antennae and Antennules of Hydrothermal Vent Shrimp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hauton</w:t>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Brown</w:t>
+                <w:t xml:space="preserve">Kamil Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Thatje</w:t>
+                <w:t xml:space="preserve">Julia Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nélia C Mestre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria J Bebianno</w:t>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00368⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 5, pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800809v1</w:t>
+                <w:t xml:space="preserve">hal-02022819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting of quorum sensing lux genes and their expression in the hydrothermal vent shrimp Rimicaris exoculata ectosymbiontic community. Possible use as biogeographic markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Cryptic frenulates are the dominant chemosymbiotrophic fauna at Arctic and high latitude Atlantic cold seeps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunima Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hourdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174338⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0209273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0209273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504415v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Symbiont Abundances and Gill Surface Areas in Specimens of the Hydrothermal Vent Mussel Bathymodiolus puteoserpentis Maintained in Pressure Vessels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying Toxic Impacts of Metals Potentially Released during Deep-Sea Mining—A Synthesis of the Challenges to Quantifying Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thatje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nélia C Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J Bebianno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3, pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00016⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278917v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
+                <w:t xml:space="preserve">Plasticity in reproduction and nutrition in wood-boring bivalves (Xylophaga atlantica) from the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Haga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (10), pp.213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2988-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336943v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity in reproduction and nutrition in wood-boring bivalves (Xylophaga atlantica) from the Mid-Atlantic Ridge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Wang</w:t>
+                <w:t xml:space="preserve">Estimating Symbiont Abundances and Gill Surface Areas in Specimens of the Hydrothermal Vent Mussel Bathymodiolus puteoserpentis Maintained in Pressure Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laming</w:t>
+                <w:t xml:space="preserve">Adrien Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duperron</w:t>
+                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 163 (10), pp.213. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2988-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2016.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383153v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fickle or Faithful: The Roles of Host and Environmental Context in Determining Symbiont Composition in Two Bathymodioline Mussels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colwellia and sulfur-oxidizing bacteria: An unusual dual symbiosis in a Terua mussel (Mytilidae: Bathymodiolinae) from whale falls in the Antilles arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144307⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.112-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261328v1</w:t>
+                <w:t xml:space="preserve">hal-01336943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative abundances of methane- and sulfur-oxidizing symbionts in gills of the deep-sea hydrothermal vent mussel Bathymodiolus azoricus under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101, pp.7-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Fickle or Faithful: The Roles of Host and Environmental Context in Determining Symbiont Composition in Two Bathymodioline Mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven R. Laming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara F. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina R. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0144307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0144307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218814v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of plant substrates at hydrothermal vents and cold seeps in the northeast Atlantic and Mediterranean and occurrence of symbiont-related bacteria</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+                <w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie M. Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Marqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00162⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1, SI), pp.18-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221485v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilonproteobacteria as gill epibionts of the hydrothermal vent gastropod Cyathermia 1 naticoides (North East-Pacific Rise)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Colonization of plant substrates at hydrothermal vents and cold seeps in the northeast Atlantic and Mediterranean and occurrence of symbiont-related bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina R. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 162 (2), pp.435-448. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2591-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117192v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microbiological and biogeochemical investigation of the cold seep tubeworm escarpia southwardae (Annelida: Siboglinidae): Symbiosis and trace element composition of the tube</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epsilonproteobacteria as gill epibionts of the hydrothermal vent gastropod Cyathermia 1 naticoides (North East-Pacific Rise)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Marqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marylène Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2014.05.006⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 162 (2), pp.435-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2591-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020070v1</w:t>
+                <w:t xml:space="preserve">hal-01117192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Proximity May Promote Lateral Acquisition of Bacterial Symbionts in Vesicomyid Clams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">A microbiological and biogeochemical investigation of the cold seep tubeworm escarpia southwardae (Annelida: Siboglinidae): Symbiosis and trace element composition of the tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064830⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2014.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618798v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of chemosynthetic symbioses in bivalves from the North Atlantic and Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Proximity May Promote Lateral Acquisition of Bacterial Symbionts in Vesicomyid Clams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Olu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-10-3241-2013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (7), pp.e64830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542777v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire évolutive de Idas sp. Med (Bivalvia : Mytilidae), une moide de suintements froids associée à plusieurs bactéries symbiotiques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+                <w:t xml:space="preserve">An overview of chemosynthetic symbioses in bivalves from the North Atlantic and Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. M. Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.DF8450AA⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (5), pp.3241-3267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-10-3241-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843357v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial symbioses in Myrtea sp. (Bivalvia: Lucinidae) and Thyasira sp. (Bivalvia Thyasiridae) from a cold seep in the Eastern Mediterranean.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Histoire évolutive de Idas sp. Med (Bivalvia : Mytilidae), une moide de suintements froids associée à plusieurs bactéries symbiotiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2010.00413.x⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.DF8450AA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743765v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity associated with the hydrothermal shrimp Rimicaris exoculata gut and occurrence of a resident microbial community</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
+                <w:t xml:space="preserve">Characterization of bacterial symbioses in Myrtea sp. (Bivalvia: Lucinidae) and Thyasira sp. (Bivalvia Thyasiridae) from a cold seep in the Eastern Mediterranean.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Terry.Brissac@upmc.Fr Brissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodrigues Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00806.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.198-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0485.2010.00413.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609984v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization Of Organic Substrates Deployed In Deep-Sea Reducing Habitats By Symbiotic Species And Associated Fauna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Pailleret</w:t>
+                <w:t xml:space="preserve">Microbial diversity associated with the hydrothermal shrimp Rimicaris exoculata gut and occurrence of a resident microbial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Zbinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Le Bris</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.02.002⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 71 (2), pp.291-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00806.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598197v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several deep-sea mussels and their associated symbionts are able to live both on wood and on whale falls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lorion</w:t>
+                <w:t xml:space="preserve">Colonization Of Organic Substrates Deployed In Deep-Sea Reducing Habitats By Symbiotic Species And Associated Fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pradillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1101⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755293v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-disciplinary investigation of fluid seepage on an unstable margin: The case of the Central Nile deep-sea fan.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Several deep-sea mussels and their associated symbionts are able to live both on wood and on whale falls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 276 (1654), pp.177-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.1101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480273v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and distribution of methane-oxidizing microbial communities associated with different faunal assemblages in a giant pockmark of the Gabon continental margin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duperron</w:t>
+                <w:t xml:space="preserve">Multi-disciplinary investigation of fluid seepage on an unstable margin: The case of the Central Nile deep-sea fan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 261 (1), pp.92-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609883v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected co-occurence of 6 bacterial symbionts in the gills of the cold seep mussel Idas sp. (Bivalvia: Mytilidae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity and distribution of methane-oxidizing microbial communities associated with different faunal assemblages in a giant pockmark of the Gabon continental margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nadalig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (23), pp.2248-2258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2009.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418689v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur-oxidising extracellular bacteria in the gills of Mytilidae associated with wood falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63(3), pp.338-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur-oxidizing extracellular bacteria in the gills of Mytilidae associated with wood falls</w:t>
+                <w:t xml:space="preserve">Unexpected co-occurence of 6 bacterial symbionts in the gills of the cold seep mussel Idas sp. (Bivalvia: Mytilidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina C.Z. Laurent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">M. Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10(2), pp.433-445</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715244v1</w:t>
+                <w:t xml:space="preserve">hal-00418689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemosynthetic substrates availability on symbiont densities, carbon assimilation and transfer in the dual symbiotic vent mussel &amp;lt;I&amp;gt;Bathymodiolus azoricus&amp;lt;/I&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulphur-oxidizing extracellular bacteria in the gills of Mytilidae associated with wood falls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina C.Z. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (3), pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00438.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330302v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidising endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2(3), pp.284-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbioses between deep-sea mussels (Mytilidae: Bathymodiolinae) and chemosynthetic bacteria: diversity, function and evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of chemosynthetic substrates availability on symbiont densities, carbon assimilation and transfer in the dual symbiotic vent mussel &amp;lt;I&amp;gt;Bathymodiolus azoricus&amp;lt;/I&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elskens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.298-310</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.2279-2304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750422v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CH4 and H2S availability on symbiont distribution, carbon assimilation and transfer in the dual symbiotic vent mussel Bathymodiolus azoricus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbioses between deep-sea mussels (Mytilidae: Bathymodiolinae) and chemosynthetic bacteria: diversity, function and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5, pp.1681-1691</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.298-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419620v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D FISH for the quantification of methane- and sulphur-oxidizing endosymbionts in bacteriocytes of the hydrothermal vent mussel Bathymodiolus azoricus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international society for microbiological ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.284-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2008.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for chemoautotrophic symbiosis in a Mediterranean cold seep clam (Bivalvia: Lucinidae): comparative sequence analysis of bacterial 16S rRNA, APS reductase and RubisCO genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiala-Médioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Olu-Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sibuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59 (1), pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for chemoautotrophic symbiosis in a Mediterranean cold seep clam (Bivalvia : Lucinidae) : comparative sequence analysis of bacterial 16S rRNA, APS reductase and rubisCO genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fiala-Médioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Olu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sibuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59, pp.64-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, relative abundance and metabolic potential of bacterial endosymbionts in three Bathymodiolus mussels species from cold seeps in the Gulf of Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sibuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Macgrogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M.M. Kuypers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (6), pp.1423-1438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual symbiosis shared by two mussel species, Bathymodiolus azoricus and B. puteoserpentis (Bivalvia: Mytilidae), from hydrothermal vents along the northern Mid-Atlantic Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bergin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.P. Mckiness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dechaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.1441-1447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual symbiosis in a Bathymodiolus sp. mussel from a methane seep on the Gabon continental margin (Southeast Atlantic): 16S rRNA phylogeny and distribution of the symbionts in gills.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Nadalig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Caprais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sibuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fiala-Médioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (4), pp.1694-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.4.1694-1700.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9879,557 +9888,557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bacterial ectosymbionts colonizing gills and endophragm of two crabs: Aratus pisonii and Uca rapax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béziat Naéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blow your nose, shrimp! Unexpectedly dense bacterial communities occur on the antennae and antennules of hydrothermal vent shrimp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Zbinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil M. Szafranski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National sur la biologie et l’écologie des écosystèmes à base de chimiosynthèse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization experiments in chemosynthetic ecosystems in the deep-sea: biological and ecological aspects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Novel colonisation experiments in deep-sea reducing habitats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Marine Biodiversity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">International Congress of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420213v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathymodiolus and Olavius: Multiple symbioses and their plasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS “Trophic endosymbioses and their role in past and present Eukaryote evolution”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00420180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel colonisation experiments in deep-sea reducing habitats.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Colonization experiments in chemosynthetic ecosystems in the deep-sea: biological and ecological aspects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pradillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">World Marine Biodiversity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00420209v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbioses between deep-sea bathymodioline mussels and chemosynthetic bacteria: diversity, function and evolution.</w:t>
               </w:r>
@@ -10454,64 +10463,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Samadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10594,64 +10603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10693,109 +10702,109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected associated bacteria with Crassostrea gigas juveniles during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Roques</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -10804,154 +10813,154 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence/conservation of immune processes involved in the establishment of ectosymbiosis between coastal and hydrothermal annelids inhabiting extreme environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boidin-Wichlacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lesven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the International Symbiosis Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10961,104 +10970,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie en milieu extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11068,125 +11077,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un monde méconnu qui fait vivre la planète : le phytoplancton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duperron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04050787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11333,51 +11342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-026-01638-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05564523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Decaestecker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexiu Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05388514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Orgeas-Gobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1637201" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04386315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtad024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102589v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mass&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Detang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Woo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051318" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04121048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00263-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01558-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04174558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1201594" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03872691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Demay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahima Hamlaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122337" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Teta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Esposito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J de Voogd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110673" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouam&#233; Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.963456" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03639293v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Dj&#233;diat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2022v43a3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858402v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112280" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03220263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtab006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038188v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Feng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119832" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01096-20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221475" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Laming" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2019.00076" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02434586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Habiballah" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00297" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348717v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie S A Chapman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E Beaulieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Gebruk" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hilario" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12975" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045869v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00282" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022819v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szafranski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00357" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02326130v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Sen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209273" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800809v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hauton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Brown" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thatje" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia C Mestre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Bebianno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00368" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504415v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Bloa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Le Bars" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174338" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quiles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383153v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laming" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2988-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221485v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2591-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020070v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gaudron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaitre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.05.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Decker" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064830" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Cunha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3241-2013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.DF8450AA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00806.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pradillon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailleret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nadalig" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418689v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibuet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halary" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419620v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198954v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olu-Le Roy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sibuet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Macgrogor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.M. Kuypers" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198901v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zielinski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Mckiness" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dechaine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152530v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.1694-1700.2005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423817v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ziat Na&#233;ma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924849v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420180v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420209v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880416v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04050787v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quiblier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-026-01638-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vandenberghe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Marques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Andersen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Decker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Olu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41176-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05618250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Le Vern" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midoli Goto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70355" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05564523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Le Meur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Decaestecker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexiu Chang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiag017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Halary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00681-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05388514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Orgeas-Gobin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Piquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann C. Andersen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1637201" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Quiquand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lance" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04525827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma Schanendra B&#233;ziat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12040652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04386315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtad024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582518v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hugoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1368523" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Cloarec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01615-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04121048v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kim Tiam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00263-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad125" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mass&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Detang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C Woo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11051318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Melayah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17179" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04102614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01558-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04174558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huibin Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Troussellier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1201594" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03872691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Demay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahima Hamlaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122337" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Teta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Esposito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole J de Voogd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110673" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kouam&#233; Yao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.963456" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314150v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2022.106329" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112280" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03639293v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Y&#233;pr&#233;mian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Dj&#233;diat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/cryptogamie-algologie2022v43a3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03858445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.968331" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-03644167v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#235;ma B&#233;ziat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Azede" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00801-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03220263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Toutirais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsmc/xtab006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hourdez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Claudia Rayol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149149" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheifler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. West" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01484-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Andr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-020-00720-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.00407" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix J-A Barrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Wang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Feng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119832" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02423405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18010016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01096-20" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997893v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaudron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Laming" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2019.00076" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02451292v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Scheifler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Magnanou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino T. Suzuki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221475" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02421136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly L&#233;ger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ruiz-Rodriguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0226159" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02042415v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H. Lallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211499" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02434586v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Halary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Habiballah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.9b00297" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272783v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie S A Chapman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E Beaulieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Gebruk" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hilario" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12975" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00282" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02022819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Szafranski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Machon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ravaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00357" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02326130v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Sen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209273" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800809v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hauton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Brown" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thatje" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lia C Mestre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J Bebianno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00368" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383153v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maryl&#232;ne Gaudron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laming" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2988-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278917v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quiles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil M. Szafranski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2016.00016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01336943v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.05.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01133684v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.03.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01261328v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven R. Laming" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara F. Rodrigues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina R. Cunha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144307" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221485v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00162" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01117192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2591-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01020070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Gaudron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemaitre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2014.05.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01618798v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064830" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Gaudron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Cunha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3241-2013" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843357v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lorion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Do Nascimento" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Samadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.DF8450AA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00743765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Terry.Brissac@upmc.Fr Brissac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodrigues Clara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0485.2010.00413.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00806.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598197v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pradillon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailleret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.02.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00755293v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.1101" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ducassou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.10.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00609883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nadalig" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2009.04.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418692v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Laurent" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sibuet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00715244v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina C.Z. Laurent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00438.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420166v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Riou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halary" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elskens" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-00750422v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325687v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2008.3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198954v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Caprais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olu-Le Roy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134367v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fiala-M&#233;dioni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sibuet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198965v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Macgrogor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.M. Kuypers" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198901v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zielinski" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.P. Mckiness" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dechaine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152530v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nadalig" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.1694-1700.2005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423817v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ziat Na&#233;ma" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924849v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420209v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885370v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cousson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roques" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297867v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roisin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Papot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boidin-Wichlacz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jollivet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesven" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880416v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04050787v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>