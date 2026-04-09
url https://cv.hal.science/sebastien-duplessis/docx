--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Duplessis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2072-2989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144092948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4150-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic diversity of the soybean rust pathogen Phakopsora pachyrhizi reveals two major evolutionary lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Delgado Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Geraldo Capote Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Machado Castanho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Kamogae Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Vieira Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.103990. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2025.103990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically clustered antifungal phytocytokines and receptor protein family members cooperate to trigger plant immune signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihisa Goto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (17), pp.4910-4922. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Specific and Homologous Pairs of Melampsora larici-populina Effectors Unveil Novel Nicotiana benthamiana Stromule Induction Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bisaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Devèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-23-0148-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proliferation of transposable elements shaped the genome of the soybean rust pathogen Phakopsora pachyrhizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh K Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francismar C Marcelino-Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.1835. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37551-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation survey and life cycle transcriptomics of transcription factors in rust fungi (Pucciniales) identify a possible role for cold shock proteins in dormancy exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Shelest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 161, pp.103698. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomes: A bibliometric snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.989580. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.989580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Review of Anti-Rust Fungi Peptides: Diversity and Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Cawston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.966211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: Twenty Years of Highly Influential Publications in Molecular Plant Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (9), pp.748-754. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0112-CR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Ozone Concentration and Nitrogen Addition Increase Poplar Rust Severity by Shifting the Phyllosphere Microbial Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naili Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), pp.523. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8050523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stripe rust effectors impair wheat resistance by suppressing import of host Fe–S protein into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (4), pp.2530-2543. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Adaptation and Virulence in Heteroecious Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.403-422. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-121149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-specialized transcriptome of plant-associated organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2020.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.18084. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding obligate biotrophy in rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1190-1206. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection assays in Arabidopsis reveal candidate effectors from the poplar rust fungus that promote susceptibility to bacteria and oomycete pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mireault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rust fungal effector binds plant DNA and modulates transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bulbul Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Benerice Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rust Fungus Melampsora larici-populina Expresses a Conserved Genetic Program and Distinct Sets of Secreted Protein Genes During Infection of Its Two Host Plants, Larch and Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-12-17-0319-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and Phylogenomics of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catherine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair R. Mctaggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.267-307. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.adgen.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Predicting Effectors in Rust Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sperschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News (National Library of Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7249-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Genomics Research on Non-model Plant Pathogens: Delivering Novel Insights into Rust Fungus Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.216. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungal effectors mimic host transit peptides to translocate into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G.O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.453-465. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.e1001732. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression Screens in Nicotiana benthamiana Identify a Candidate Effector of the Wheat Yellow Rust Pathogen that Associates with Processing Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia V. Krasileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0149035. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Effector Proteins of the Rust Pathogen Melampsora larici-populina Target Diverse Plant Cell Compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.689-700. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-15-0003-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector-Mining in the Poplar Rust Fungus Melampsora larici-populina Secretome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.597 - 608. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and parasites: genomic and transcriptomic analysis of Microbotryum lychnidis-dioicae, the biotrophic and plant-castrating anther smut fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Perlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su San Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (461), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Patterns of Positive Selection at the Origin of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octávio S. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the current status of [i]Phakopsora pachyrhizi[/i] genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Loehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huettel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (377), 5 p. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector proteins of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.938-47. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiling of genes involved in the biotrophic colonisation of [i]Coffea arabica[/i] leaves by [i]Hemileia vastatrix[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Thürich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.266-277. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9864-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogen-activated protein kinase signaling in plant-interacting fungi: distinct messages from conserved messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Phillipe Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.1327-1351. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.096156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454-pyrosequencing of Coffea arabica leaves infected by the rust fungus Hemileia vastatrix reveals in planta-expressed pathogen-secreted proteins and plant functions in a late compatible plant-rust interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00723.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, EPUB 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RT-qPCR reference genes for in planta expression studies in Hemileia vastatrix, the causal agent of coffee leaf rust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (9), pp.891-901. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of differentially expressed genes during interactions between tomato cells and a protective or a non-protective strain of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (1), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic and respiratory changes in leaves of poplar elicited by rust infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian T. Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique des champignons pathogènes des plantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fev. (296), pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fongique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 296 (Février), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing in the model mycorrhizal fungus Laccaria bicolor: gene knock-down of nitrate reductase results in inhibition of symbiosis with Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1878-1896. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar and pathogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.309-334. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352680903241063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretomic climax in plant–fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (4), pp.907-910. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA insertion, plasmid rescue and integration analysis in the model mycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.258-269. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2008.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More complexity in the mycorrhizal word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.600-604. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript profiling reveals novel marker genes involved in fruiting body formation in Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (9), pp.1599-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA transfer from Agrobacterium tumefaciens to the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdemoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript patterns associated with ectomycorrhiza development in Eucalyptus globulus and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.599-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression patterns of trembling aspen trees following long-term exposure to interacting elevated CO2 and tropospheric O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Podila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Jordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of symbiosis-regulated genes in Eucalyptus globulus-Pisolithus tinctorius ectomycorrhiza by differential hybridization of arrayed cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a new hydrophobin cDNA from the ectomycorrhizal basidiomycete Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002940100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting life cycle and biology of rust fungi (Pucciniales) in the genomics era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Immunity Symposium (IPIS) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goettingen University (IRTG 2172: PRoTECT: Plant Responses To Eliminate Critical Threats), Aug 2021, Goettingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorce M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanism &amp; Structure— Zooming in on Plant Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2020 du groupe "champignons phytopathogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, aucune (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex plant-microbe interactions with genomics: from the case study of the poplar-poplar rust interaction toward rust pangenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université RWTH-Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Pucciniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEnetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on genomics and effectoromics of poplar rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: an emerging model system in tree pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Forestry, Sep 2019, Xiongan, Hebei province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Effectome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage du génome du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à thème Recherche agronomique et forestière de l'association Emerites.Lorraine, Centre INRA Grand Est Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Emerites.Lorraine, Jun 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPI TerMic - ARBRE Interdepartmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MPI Terrestrial Microbiology, Marburg, Oct 2016, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse moléculaire d'une interaction arbre-champignon pathogène: la rouille foliaire du peuplier à l'ère de la génomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'UPBM (Union des Professeurs de Physiologie Biochimie Microbiologie, professeurs des sections biotechnologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPBM, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Molecular Plant Microbe Interactions XVII congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Molecular Plant Microbe Interactions, Jul 2016, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49° Congresso Brasileiro de Fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide signature of adaptation in a recently introduced pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-MSA Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis of Hemileia vastatrix and related taxa using a genome-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Ceu Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Conference on Coffee Science. ASIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: expansion vs RIP silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome: 19. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemileia vastatrix gene expression during the infection process of coffee leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing effectors in the secretome of Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse formelle de concepts pour l'extraction de connaissances dans les données d'expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse formelle de concepts pour l’extraction de connaissances dans les données d’expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two FCA-Based Methods for Mining Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis, 7th International Conference, ICFCA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Darmstadt, Germany. pp.251-266, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01815-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue-Uberall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the discovery of itemsets with significant variations in gene expression matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Statistical Society - SFC - CLADAG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.439-449, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress osmotique sur la croissance racinaire du peuplier : approche par génomique fonctionnelle à l'échelle de la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the early response of poplar to rust infection using expression profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood underground: a glimpse of the interactions between trees and ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lapeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdalrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar rust fungus effector biology: challenges of functional characterization of effectors in a non-model system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of Melampsora larici-populina candidate effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de la racine de peuplier en réponse au stress osmotique : approche moléculaire dans la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Merret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontre du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable Elements in Fungi: Coevolution With the Host Genome Shapes, Genome Architecture, Plasticity and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Oggenfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Croll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.142-155, 2021, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819990-9.00042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing knowledge on biology of rust fungi through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotrophic Fungi (Powdery Mildews, Rusts, and Smuts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro D Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schirawski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecological Genomics of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.149-168, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectors in Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, pp.155-193, 2012, 978-0-470-95822-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Discovery of Itemsets with Significant Variations in Gene Expression Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fichet, Bernard and Piccolo, Domenico and Verde, Rosanna and Vichi, Maurizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification and Multivariate Analysis for Complex Data Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.463--471, 2011, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-13312-1. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13312-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar proteomics: update and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 390 p., 2011, Genetics, genomics and breeding of crop plants, 9781578087143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together underground: a molecular glimpse of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz D. Osiewacz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular biology of fungal development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, 2002, 0-8247-0744-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the chestnut blight fungus Cryphonectria parasitica reveals large chromosomal rearrangements and a stable genome organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100013. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genomic determinants of host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100023. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungi in the genomics era: obligate biotrophic fungal pathogens with supersize genomes and effectors galore!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation: Advancing knowledge on pucciniales biology through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex tree-microbe interactions using genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust genomics & update on the Asian Soybean Rust genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: a tree pathology model system through the lens of genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on Melampsora spp. genomics!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust pathosystem: genomics and effectoromics of a model forest pathology system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation : Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: an emerging system in forest pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rouille foliaire du peuplier à l'ère de la génomique: manipulation et chasse aux effecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomesa snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: twenty years of highly influential publications in plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ingénierie génomique des profils d'expression génique de Pisolithus tinctorius et d'Eucalyptus globulus au cours du développement de la symbiose ectomycorhizienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle des interactions arbre-champignon biotrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02809355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId552"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Duplessis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2072-2989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144092948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4150-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral and recent bursts of transposition shaped the massive genomes of plant pathogenic rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.627. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic diversity of the soybean rust pathogen Phakopsora pachyrhizi reveals two major evolutionary lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Delgado Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Geraldo Capote Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Machado Castanho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Kamogae Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Vieira Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.103990. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2025.103990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically clustered antifungal phytocytokines and receptor protein family members cooperate to trigger plant immune signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihisa Goto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (17), pp.4910-4922. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Specific and Homologous Pairs of Melampsora larici-populina Effectors Unveil Novel Nicotiana benthamiana Stromule Induction Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bisaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Devèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-23-0148-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proliferation of transposable elements shaped the genome of the soybean rust pathogen Phakopsora pachyrhizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh K Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francismar C Marcelino-Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.1835. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37551-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: Twenty Years of Highly Influential Publications in Molecular Plant Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (9), pp.748-754. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0112-CR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomes: A bibliometric snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.989580. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.989580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Review of Anti-Rust Fungi Peptides: Diversity and Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Cawston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.966211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation survey and life cycle transcriptomics of transcription factors in rust fungi (Pucciniales) identify a possible role for cold shock proteins in dormancy exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Shelest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 161, pp.103698. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Ozone Concentration and Nitrogen Addition Increase Poplar Rust Severity by Shifting the Phyllosphere Microbial Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naili Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), pp.523. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8050523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stripe rust effectors impair wheat resistance by suppressing import of host Fe–S protein into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (4), pp.2530-2543. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Adaptation and Virulence in Heteroecious Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.403-422. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-121149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-specialized transcriptome of plant-associated organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2020.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.18084. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding obligate biotrophy in rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1190-1206. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection assays in Arabidopsis reveal candidate effectors from the poplar rust fungus that promote susceptibility to bacteria and oomycete pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mireault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rust fungal effector binds plant DNA and modulates transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bulbul Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Benerice Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rust Fungus Melampsora larici-populina Expresses a Conserved Genetic Program and Distinct Sets of Secreted Protein Genes During Infection of Its Two Host Plants, Larch and Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-12-17-0319-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and Phylogenomics of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catherine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair R. Mctaggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.267-307. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.adgen.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Predicting Effectors in Rust Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sperschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News (National Library of Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7249-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Genomics Research on Non-model Plant Pathogens: Delivering Novel Insights into Rust Fungus Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.216. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungal effectors mimic host transit peptides to translocate into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G.O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.453-465. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.e1001732. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression Screens in Nicotiana benthamiana Identify a Candidate Effector of the Wheat Yellow Rust Pathogen that Associates with Processing Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia V. Krasileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0149035. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Effector Proteins of the Rust Pathogen Melampsora larici-populina Target Diverse Plant Cell Compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.689-700. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-15-0003-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector-Mining in the Poplar Rust Fungus Melampsora larici-populina Secretome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.597 - 608. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and parasites: genomic and transcriptomic analysis of Microbotryum lychnidis-dioicae, the biotrophic and plant-castrating anther smut fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Perlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su San Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (461), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Patterns of Positive Selection at the Origin of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octávio S. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the current status of [i]Phakopsora pachyrhizi[/i] genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Loehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huettel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (377), 5 p. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector proteins of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.938-47. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiling of genes involved in the biotrophic colonisation of [i]Coffea arabica[/i] leaves by [i]Hemileia vastatrix[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Thürich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.266-277. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9864-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogen-activated protein kinase signaling in plant-interacting fungi: distinct messages from conserved messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Phillipe Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.1327-1351. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.096156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454-pyrosequencing of Coffea arabica leaves infected by the rust fungus Hemileia vastatrix reveals in planta-expressed pathogen-secreted proteins and plant functions in a late compatible plant-rust interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00723.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, EPUB 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RT-qPCR reference genes for in planta expression studies in Hemileia vastatrix, the causal agent of coffee leaf rust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (9), pp.891-901. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of differentially expressed genes during interactions between tomato cells and a protective or a non-protective strain of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (1), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic and respiratory changes in leaves of poplar elicited by rust infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian T. Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique des champignons pathogènes des plantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fev. (296), pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fongique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 296 (Février), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing in the model mycorrhizal fungus Laccaria bicolor: gene knock-down of nitrate reductase results in inhibition of symbiosis with Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1878-1896. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar and pathogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.309-334. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352680903241063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretomic climax in plant–fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (4), pp.907-910. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA insertion, plasmid rescue and integration analysis in the model mycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.258-269. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2008.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More complexity in the mycorrhizal word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.600-604. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript profiling reveals novel marker genes involved in fruiting body formation in Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (9), pp.1599-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA transfer from Agrobacterium tumefaciens to the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdemoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript patterns associated with ectomycorrhiza development in Eucalyptus globulus and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.599-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression patterns of trembling aspen trees following long-term exposure to interacting elevated CO2 and tropospheric O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Podila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Jordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of symbiosis-regulated genes in Eucalyptus globulus-Pisolithus tinctorius ectomycorrhiza by differential hybridization of arrayed cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a new hydrophobin cDNA from the ectomycorrhizal basidiomycete Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002940100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorce M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanism &amp; Structure— Zooming in on Plant Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting life cycle and biology of rust fungi (Pucciniales) in the genomics era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Immunity Symposium (IPIS) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goettingen University (IRTG 2172: PRoTECT: Plant Responses To Eliminate Critical Threats), Aug 2021, Goettingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2020 du groupe "champignons phytopathogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, aucune (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Pucciniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEnetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex plant-microbe interactions with genomics: from the case study of the poplar-poplar rust interaction toward rust pangenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université RWTH-Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on genomics and effectoromics of poplar rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: an emerging model system in tree pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Forestry, Sep 2019, Xiongan, Hebei province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Effectome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage du génome du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à thème Recherche agronomique et forestière de l'association Emerites.Lorraine, Centre INRA Grand Est Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Emerites.Lorraine, Jun 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPI TerMic - ARBRE Interdepartmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MPI Terrestrial Microbiology, Marburg, Oct 2016, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse moléculaire d'une interaction arbre-champignon pathogène: la rouille foliaire du peuplier à l'ère de la génomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'UPBM (Union des Professeurs de Physiologie Biochimie Microbiologie, professeurs des sections biotechnologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPBM, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Molecular Plant Microbe Interactions XVII congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Molecular Plant Microbe Interactions, Jul 2016, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49° Congresso Brasileiro de Fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide signature of adaptation in a recently introduced pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-MSA Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis of Hemileia vastatrix and related taxa using a genome-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Ceu Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Conference on Coffee Science. ASIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: expansion vs RIP silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome: 19. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemileia vastatrix gene expression during the infection process of coffee leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing effectors in the secretome of Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse formelle de concepts pour l'extraction de connaissances dans les données d'expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse formelle de concepts pour l’extraction de connaissances dans les données d’expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two FCA-Based Methods for Mining Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis, 7th International Conference, ICFCA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Darmstadt, Germany. pp.251-266, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01815-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the discovery of itemsets with significant variations in gene expression matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Statistical Society - SFC - CLADAG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue-Uberall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.439-449, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress osmotique sur la croissance racinaire du peuplier : approche par génomique fonctionnelle à l'échelle de la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the early response of poplar to rust infection using expression profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood underground: a glimpse of the interactions between trees and ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lapeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdalrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar rust fungus effector biology: challenges of functional characterization of effectors in a non-model system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of Melampsora larici-populina candidate effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de la racine de peuplier en réponse au stress osmotique : approche moléculaire dans la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Merret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontre du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable Elements in Fungi: Coevolution With the Host Genome Shapes, Genome Architecture, Plasticity and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Oggenfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Croll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.142-155, 2021, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819990-9.00042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing knowledge on biology of rust fungi through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotrophic Fungi (Powdery Mildews, Rusts, and Smuts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro D Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schirawski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecological Genomics of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.149-168, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectors in Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, pp.155-193, 2012, 978-0-470-95822-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Discovery of Itemsets with Significant Variations in Gene Expression Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fichet, Bernard and Piccolo, Domenico and Verde, Rosanna and Vichi, Maurizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification and Multivariate Analysis for Complex Data Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.463--471, 2011, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-13312-1. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13312-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar proteomics: update and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 390 p., 2011, Genetics, genomics and breeding of crop plants, 9781578087143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together underground: a molecular glimpse of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz D. Osiewacz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular biology of fungal development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, 2002, 0-8247-0744-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the chestnut blight fungus Cryphonectria parasitica reveals large chromosomal rearrangements and a stable genome organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100013. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genomic determinants of host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100023. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungi in the genomics era: obligate biotrophic fungal pathogens with supersize genomes and effectors galore!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation: Advancing knowledge on pucciniales biology through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: a tree pathology model system through the lens of genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex tree-microbe interactions using genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust genomics & update on the Asian Soybean Rust genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on Melampsora spp. genomics!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust pathosystem: genomics and effectoromics of a model forest pathology system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: an emerging system in forest pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation : Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rouille foliaire du peuplier à l'ère de la génomique: manipulation et chasse aux effecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomesa snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: twenty years of highly influential publications in plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ingénierie génomique des profils d'expression génique de Pisolithus tinctorius et d'Eucalyptus globulus au cours du développement de la symbiose ectomycorhizienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle des interactions arbre-champignon biotrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02809355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId555"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4411561A"/>
+    <w:nsid w:val="7A38FEE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-duplessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-2989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144092948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4150-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483645v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Delgado Da Rocha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Geraldo Capote Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Machado Castanho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kamogae Kuwahara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vieira Godoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2025.103990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lintz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihisa Goto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bender" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letanneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bisaillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dev&#232;ze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie B Plourde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-23-0148-FI" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K Gupta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francismar C Marcelino-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37551-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.989580" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Cawston" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.966211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0112-CR" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Tao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxia Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Tian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050523" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingmin Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlei Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhuang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab434" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606036v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Figueroa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dodds" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-121149" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990650v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stukenbrock" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.04.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15641" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mireault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12514" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves Dos Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Benerice Sanchez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32825-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.01.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626920v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catherine Aime" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair R. Mctaggart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mondo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adgen.2017.09.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sperschneider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7249-4_7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Bakkeren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. L. Joly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00216" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G.O. Saunders" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Win" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12530" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G O Saunders" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Krasileva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149035" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269166v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-15-0003-R" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577939v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01051" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Perlin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su San Toh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1660-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo N. Silva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Azinheira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio S. Paulo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143959" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268956v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Loehrer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reinhardt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00377" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579674v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00416" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267894v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Th&#252;rich" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9864-5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G475WT1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267888v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Phillipe Hamel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ellis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.096156" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00723.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646996v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.07.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644850v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L'Haridon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Alabouvette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2011.07.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651138v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.07.007" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663764v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Major" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9507-2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64DD0B0B7FD4FFF8AA29133FAC0226A0C25E9D0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654230v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654166v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658986v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Pardo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01912.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-232X4KW4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665788v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903241063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660039v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuhn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02594.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665900v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2008.00029.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653524v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01929.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671240v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabella" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abb&#224;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678558v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. White" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Podila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673611v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328724v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255976v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251311v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251312v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251309v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251308v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251305v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251307v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251306v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251304v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267895v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gil Azinheira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ceu Silva" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745180v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Batista" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieira" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745179v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752437v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600217v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756939v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01815-2_19" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BNJ9KBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757987v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue-Uberall" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600224v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600212v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_47" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812516v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hummel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829957v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253587v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Joe" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818246v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606172v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oggenfuss" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duplessis" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819990-9.00042-1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268872v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00006-9" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941016v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D Spanu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schirawski" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267889v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joly" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Dodds" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600233v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_49" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT811WN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618832v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100013" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904631v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100023" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255977v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255978v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255970v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255969v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255972v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255975v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255974v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255966v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255967v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255940v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255933v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255935v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719656v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325099v2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748571v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10019" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809355v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-duplessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-2989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144092948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4150-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11726-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Delgado Da Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Geraldo Capote Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Machado Castanho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kamogae Kuwahara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vieira Godoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2025.103990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lintz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihisa Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bender" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letanneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bisaillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dev&#232;ze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie B Plourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-23-0148-FI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K Gupta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francismar C Marcelino-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37551-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0112-CR" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.989580" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Cawston" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.966211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Tao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxia Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Tian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050523" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingmin Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlei Tang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhuang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab434" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Figueroa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dodds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-121149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stukenbrock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.04.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15641" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Joly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mireault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12514" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves Dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Benerice Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32825-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catherine Aime" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair R. Mctaggart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mondo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adgen.2017.09.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sperschneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7249-4_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Bakkeren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. L. Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00216" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G.O. Saunders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Win" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G O Saunders" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Krasileva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-15-0003-R" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01051" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Perlin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su San Toh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1660-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo N. Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Azinheira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio S. Paulo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143959" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268956v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Loehrer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reinhardt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00377" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579674v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00416" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Th&#252;rich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9864-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G475WT1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Phillipe Hamel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ellis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.096156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00723.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646996v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.07.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L'Haridon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Alabouvette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2011.07.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651138v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.07.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Major" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9507-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64DD0B0B7FD4FFF8AA29133FAC0226A0C25E9D0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654166v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Pardo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01912.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-232X4KW4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665788v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903241063" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660039v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuhn" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02594.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665900v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2008.00029.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653524v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01929.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671240v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabella" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abb&#224;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678558v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. White" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Podila" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673611v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328724v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251311v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255976v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251313v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251309v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251308v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251305v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251307v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251306v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251304v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267895v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gil Azinheira" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ceu Silva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745180v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Batista" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieira" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745179v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752437v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600217v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756939v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01815-2_19" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BNJ9KBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600224v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757987v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue-Uberall" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600212v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_47" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812516v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hummel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829957v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253587v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Joe" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818246v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606172v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oggenfuss" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duplessis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819990-9.00042-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268872v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00006-9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941016v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D Spanu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schirawski" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267889v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joly" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Dodds" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600233v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_49" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT811WN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618832v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100013" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904631v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100023" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255977v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255978v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255972v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255970v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255969v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255975v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255974v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255967v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255966v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255940v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255933v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255935v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719656v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325099v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748571v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10019" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809355v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>