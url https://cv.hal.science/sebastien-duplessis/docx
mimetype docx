--- v1 (2026-04-09)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Duplessis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2072-2989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144092948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4150-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral and recent bursts of transposition shaped the massive genomes of plant pathogenic rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.627. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic diversity of the soybean rust pathogen Phakopsora pachyrhizi reveals two major evolutionary lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Delgado Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Geraldo Capote Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Machado Castanho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Kamogae Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Vieira Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.103990. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2025.103990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically clustered antifungal phytocytokines and receptor protein family members cooperate to trigger plant immune signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihisa Goto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (17), pp.4910-4922. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Specific and Homologous Pairs of Melampsora larici-populina Effectors Unveil Novel Nicotiana benthamiana Stromule Induction Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bisaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Devèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-23-0148-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proliferation of transposable elements shaped the genome of the soybean rust pathogen Phakopsora pachyrhizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh K Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francismar C Marcelino-Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.1835. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37551-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: Twenty Years of Highly Influential Publications in Molecular Plant Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (9), pp.748-754. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0112-CR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomes: A bibliometric snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.989580. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.989580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Review of Anti-Rust Fungi Peptides: Diversity and Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Cawston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.966211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation survey and life cycle transcriptomics of transcription factors in rust fungi (Pucciniales) identify a possible role for cold shock proteins in dormancy exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Shelest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 161, pp.103698. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Ozone Concentration and Nitrogen Addition Increase Poplar Rust Severity by Shifting the Phyllosphere Microbial Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naili Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), pp.523. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8050523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stripe rust effectors impair wheat resistance by suppressing import of host Fe–S protein into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (4), pp.2530-2543. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Adaptation and Virulence in Heteroecious Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.403-422. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-121149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-specialized transcriptome of plant-associated organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2020.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.18084. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding obligate biotrophy in rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1190-1206. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection assays in Arabidopsis reveal candidate effectors from the poplar rust fungus that promote susceptibility to bacteria and oomycete pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mireault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rust fungal effector binds plant DNA and modulates transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bulbul Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Benerice Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rust Fungus Melampsora larici-populina Expresses a Conserved Genetic Program and Distinct Sets of Secreted Protein Genes During Infection of Its Two Host Plants, Larch and Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-12-17-0319-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and Phylogenomics of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catherine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair R. Mctaggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.267-307. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.adgen.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Predicting Effectors in Rust Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sperschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News (National Library of Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7249-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Genomics Research on Non-model Plant Pathogens: Delivering Novel Insights into Rust Fungus Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.216. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungal effectors mimic host transit peptides to translocate into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G.O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.453-465. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.e1001732. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression Screens in Nicotiana benthamiana Identify a Candidate Effector of the Wheat Yellow Rust Pathogen that Associates with Processing Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia V. Krasileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0149035. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Effector Proteins of the Rust Pathogen Melampsora larici-populina Target Diverse Plant Cell Compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.689-700. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-15-0003-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector-Mining in the Poplar Rust Fungus Melampsora larici-populina Secretome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.597 - 608. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and parasites: genomic and transcriptomic analysis of Microbotryum lychnidis-dioicae, the biotrophic and plant-castrating anther smut fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Perlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su San Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (461), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Patterns of Positive Selection at the Origin of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octávio S. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the current status of [i]Phakopsora pachyrhizi[/i] genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Loehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huettel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (377), 5 p. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector proteins of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.938-47. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiling of genes involved in the biotrophic colonisation of [i]Coffea arabica[/i] leaves by [i]Hemileia vastatrix[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Thürich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.266-277. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9864-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogen-activated protein kinase signaling in plant-interacting fungi: distinct messages from conserved messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Phillipe Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.1327-1351. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.096156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454-pyrosequencing of Coffea arabica leaves infected by the rust fungus Hemileia vastatrix reveals in planta-expressed pathogen-secreted proteins and plant functions in a late compatible plant-rust interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00723.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, EPUB 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RT-qPCR reference genes for in planta expression studies in Hemileia vastatrix, the causal agent of coffee leaf rust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (9), pp.891-901. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of differentially expressed genes during interactions between tomato cells and a protective or a non-protective strain of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (1), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic and respiratory changes in leaves of poplar elicited by rust infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian T. Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique des champignons pathogènes des plantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fev. (296), pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fongique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 296 (Février), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing in the model mycorrhizal fungus Laccaria bicolor: gene knock-down of nitrate reductase results in inhibition of symbiosis with Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1878-1896. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar and pathogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.309-334. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352680903241063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretomic climax in plant–fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (4), pp.907-910. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA insertion, plasmid rescue and integration analysis in the model mycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.258-269. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2008.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More complexity in the mycorrhizal word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.600-604. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript profiling reveals novel marker genes involved in fruiting body formation in Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (9), pp.1599-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA transfer from Agrobacterium tumefaciens to the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdemoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript patterns associated with ectomycorrhiza development in Eucalyptus globulus and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.599-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression patterns of trembling aspen trees following long-term exposure to interacting elevated CO2 and tropospheric O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Podila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Jordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of symbiosis-regulated genes in Eucalyptus globulus-Pisolithus tinctorius ectomycorrhiza by differential hybridization of arrayed cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a new hydrophobin cDNA from the ectomycorrhizal basidiomycete Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002940100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorce M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanism &amp; Structure— Zooming in on Plant Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting life cycle and biology of rust fungi (Pucciniales) in the genomics era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Immunity Symposium (IPIS) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goettingen University (IRTG 2172: PRoTECT: Plant Responses To Eliminate Critical Threats), Aug 2021, Goettingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2020 du groupe "champignons phytopathogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, aucune (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Pucciniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEnetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex plant-microbe interactions with genomics: from the case study of the poplar-poplar rust interaction toward rust pangenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université RWTH-Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on genomics and effectoromics of poplar rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: an emerging model system in tree pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Forestry, Sep 2019, Xiongan, Hebei province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Effectome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage du génome du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à thème Recherche agronomique et forestière de l'association Emerites.Lorraine, Centre INRA Grand Est Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Emerites.Lorraine, Jun 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPI TerMic - ARBRE Interdepartmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MPI Terrestrial Microbiology, Marburg, Oct 2016, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse moléculaire d'une interaction arbre-champignon pathogène: la rouille foliaire du peuplier à l'ère de la génomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'UPBM (Union des Professeurs de Physiologie Biochimie Microbiologie, professeurs des sections biotechnologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPBM, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Molecular Plant Microbe Interactions XVII congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Molecular Plant Microbe Interactions, Jul 2016, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49° Congresso Brasileiro de Fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide signature of adaptation in a recently introduced pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-MSA Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis of Hemileia vastatrix and related taxa using a genome-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Ceu Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Conference on Coffee Science. ASIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: expansion vs RIP silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome: 19. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemileia vastatrix gene expression during the infection process of coffee leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing effectors in the secretome of Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse formelle de concepts pour l'extraction de connaissances dans les données d'expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse formelle de concepts pour l’extraction de connaissances dans les données d’expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two FCA-Based Methods for Mining Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis, 7th International Conference, ICFCA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Darmstadt, Germany. pp.251-266, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01815-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the discovery of itemsets with significant variations in gene expression matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Statistical Society - SFC - CLADAG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue-Uberall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.439-449, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress osmotique sur la croissance racinaire du peuplier : approche par génomique fonctionnelle à l'échelle de la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the early response of poplar to rust infection using expression profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood underground: a glimpse of the interactions between trees and ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lapeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdalrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar rust fungus effector biology: challenges of functional characterization of effectors in a non-model system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of Melampsora larici-populina candidate effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de la racine de peuplier en réponse au stress osmotique : approche moléculaire dans la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Merret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontre du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable Elements in Fungi: Coevolution With the Host Genome Shapes, Genome Architecture, Plasticity and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Oggenfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Croll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.142-155, 2021, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819990-9.00042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing knowledge on biology of rust fungi through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotrophic Fungi (Powdery Mildews, Rusts, and Smuts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro D Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schirawski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecological Genomics of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.149-168, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectors in Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, pp.155-193, 2012, 978-0-470-95822-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Discovery of Itemsets with Significant Variations in Gene Expression Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fichet, Bernard and Piccolo, Domenico and Verde, Rosanna and Vichi, Maurizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification and Multivariate Analysis for Complex Data Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.463--471, 2011, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-13312-1. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13312-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar proteomics: update and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 390 p., 2011, Genetics, genomics and breeding of crop plants, 9781578087143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together underground: a molecular glimpse of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz D. Osiewacz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular biology of fungal development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, 2002, 0-8247-0744-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the chestnut blight fungus Cryphonectria parasitica reveals large chromosomal rearrangements and a stable genome organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100013. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genomic determinants of host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100023. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungi in the genomics era: obligate biotrophic fungal pathogens with supersize genomes and effectors galore!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation: Advancing knowledge on pucciniales biology through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: a tree pathology model system through the lens of genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex tree-microbe interactions using genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust genomics & update on the Asian Soybean Rust genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on Melampsora spp. genomics!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust pathosystem: genomics and effectoromics of a model forest pathology system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: an emerging system in forest pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation : Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rouille foliaire du peuplier à l'ère de la génomique: manipulation et chasse aux effecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomesa snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: twenty years of highly influential publications in plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ingénierie génomique des profils d'expression génique de Pisolithus tinctorius et d'Eucalyptus globulus au cours du développement de la symbiose ectomycorhizienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle des interactions arbre-champignon biotrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02809355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId555"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.90476190476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Duplessis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2072-2989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144092948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=eUEKPngAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-4150-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the genetic diversity of the soybean rust pathogen Phakopsora pachyrhizi reveals two major evolutionary lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Delgado Da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everton Geraldo Capote Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Machado Castanho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Kamogae Kuwahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Vieira Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 179, pp.103990. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2025.103990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancestral and recent bursts of transposition shaped the massive genomes of plant pathogenic rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.627. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11726-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically clustered antifungal phytocytokines and receptor protein family members cooperate to trigger plant immune signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukihisa Goto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (17), pp.4910-4922. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Specific and Homologous Pairs of Melampsora larici-populina Effectors Unveil Novel Nicotiana benthamiana Stromule Induction Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Bisaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Devèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.277-289. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-23-0148-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major proliferation of transposable elements shaped the genome of the soybean rust pathogen Phakopsora pachyrhizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh K Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francismar C Marcelino-Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.1835. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37551-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remarkable expansion of oligopeptide transporter genes in rust fungi (Pucciniales) suggests a specialization in nutrients acquisition for obligate biotrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 113 (2), pp.252-264. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-04-22-0128-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomes: A bibliometric snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.989580. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.989580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Short Review of Anti-Rust Fungi Peptides: Diversity and Bioassays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euan Cawston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.966211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.920281. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.920281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation survey and life cycle transcriptomics of transcription factors in rust fungi (Pucciniales) identify a possible role for cold shock proteins in dormancy exit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Shelest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaf Salamov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 161, pp.103698. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2022.103698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: Twenty Years of Highly Influential Publications in Molecular Plant Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (9), pp.748-754. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-22-0112-CR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Ozone Concentration and Nitrogen Addition Increase Poplar Rust Severity by Shifting the Phyllosphere Microbial Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunxia Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengming Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naili Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (5), pp.523. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8050523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Adaptation and Virulence in Heteroecious Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.403-422. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-phyto-020620-121149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two stripe rust effectors impair wheat resistance by suppressing import of host Fe–S protein into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunlei Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 187 (4), pp.2530-2543. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-specialized transcriptome of plant-associated organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2020.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02990650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome Analysis of Apple Leaves Infected by the Rust Fungus Gymnosporangium yamadae at Two Sporulation Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Auer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.444-461. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-07-19-0208-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative transcriptomics of Gymnosporangium spp. teliospores reveals a conserved genetic program at this specific stage of the rust fungal life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying-Mei Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6099-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural genomics applied to the rust fungus Melampsora larici-populina reveals two candidate effector proteins adopting cystine knot and NTF2-like protein folds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine de Guillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.18084. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-53816-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in understanding obligate biotrophy in rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 222 (3), pp.1190-1206. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.15641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rust fungal effector binds plant DNA and modulates transcription</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Bulbul Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cristine Gonçalves Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Benerice Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-32825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak genome reveals facets of long lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.440-452. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-018-0172-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific comparative genomics of isolates of the Norway spruce pathogen (Heterobasidion parviporum) and identification of its potential virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eeva J. Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raffaello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriy Kovalchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4610-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection assays in Arabidopsis reveal candidate effectors from the poplar rust fungus that promote susceptibility to bacteria and oomycete pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mireault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie B Plourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Letanneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the way</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2018.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rust Fungus Melampsora larici-populina Expresses a Conserved Genetic Program and Distinct Sets of Secreted Protein Genes During Infection of Its Two Host Plants, Larch and Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-12-17-0319-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and Phylogenomics of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Catherine Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair R. Mctaggart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J. Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100, pp.267-307. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.adgen.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Methods for Predicting Effectors in Rust Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Sperschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">News (National Library of Medicine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.73-83. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7249-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungal effectors mimic host transit peptides to translocate into chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G.O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.453-465. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cmi.12530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Genomics Research on Non-model Plant Pathogens: Delivering Novel Insights into Rust Fungus Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.216. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Poplar Rust-Induced Secreted Protein (RISP) Inhibits the Growth of the Leaf Rust Pathogen Melampsora larici-populina and Triggers Cell Culture Alkalinisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.e1001732. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous Expression Screens in Nicotiana benthamiana Identify a Candidate Effector of the Wheat Yellow Rust Pathogen that Associates with Processing Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia V. Krasileva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (2), pp.e0149035. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0149035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector-Mining in the Poplar Rust Fungus Melampsora larici-populina Secretome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3), pp.597 - 608. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.01051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Effector Proteins of the Rust Pathogen Melampsora larici-populina Target Diverse Plant Cell Compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G O Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Win</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (6), pp.689-700. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-15-0003-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and parasites: genomic and transcriptomic analysis of Microbotryum lychnidis-dioicae, the biotrophic and plant-castrating anther smut fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael H Perlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fontanillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Su San Toh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (461), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1660-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Patterns of Positive Selection at the Origin of Rust Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octávio S. Paulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (12), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0143959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide patterns of segregation and linkage disequilibrium: the construction of a linkage genetic map of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the current status of [i]Phakopsora pachyrhizi[/i] genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Loehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Huettel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Benes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (377), 5 p. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome analysis of poplar LRR-RLP gene clusters reveals RISP, a defense-related gene coding a candidate endogenous peptide elicitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar Phi class glutathione transferase: expression, activity and structure of GSTF1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Pégeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cha San Koh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, article 712 (15 p.). </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix with an emphasis on early stages of infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena G. Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus Melampsora larici-populina identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector proteins of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.938-47. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2014.00416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of poplar rust telia reveals overwintering adaptation and tightly coordinated karyogamy and meiosis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2013.00456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of genes encoding small secreted proteins identifies candidate effectors in Melampsora larici-populina (poplar leaf rust).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (3), pp.279-293. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-11-0238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq of early-infected poplar leaves by the rust pathogen Melampsora larici-populina uncovers PtSultr3;5, a fungal-induced host sulfate transporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression profiling of genes involved in the biotrophic colonisation of [i]Coffea arabica[/i] leaves by [i]Hemileia vastatrix[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Thürich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 133 (1), pp.266-277. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-011-9864-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogen-activated protein kinase signaling in plant-interacting fungi: distinct messages from conserved messengers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Phillipe Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ellis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (4), pp.1327-1351. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.096156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454-pyrosequencing of Coffea arabica leaves infected by the rust fungus Hemileia vastatrix reveals in planta-expressed pathogen-secreted proteins and plant functions in a late compatible plant-rust interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.17-37. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00723.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of Melampsora larici-populina reference genes for in planta RT-quantitative PCR expression profiling during time-course infection of poplar leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide analysis of eukaryote thaumatin-like proteins (TLPs) with an emphasis on poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-11-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melampsora larici-populina transcript profiling during germination and timecourse infection of poplar leaves reveals dynamic expression patterns associated with virulence and biotrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (7), pp.808-818. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-01-11-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: insights from genomics and transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, EPUB 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of differentially expressed genes during interactions between tomato cells and a protective or a non-protective strain of Fusarium oxysporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Alabouvette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological and Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (1), pp.9-19. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmpp.2011.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of RT-qPCR reference genes for in planta expression studies in Hemileia vastatrix, the causal agent of coffee leaf rust.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (9), pp.891-901. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funbio.2011.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic and respiratory changes in leaves of poplar elicited by rust infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian T. Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Nicole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (1), pp.41-48. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-009-9507-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection of uredinia formed by &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; revealed a transcriptional switch between biotrophy and sporulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), pp.1275-1286. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-05-10-0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis of Populus deltoides roots subjected to copper stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67 (2), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2009.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fongique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 296 (Février), pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing in the model mycorrhizal fungus Laccaria bicolor: gene knock-down of nitrate reductase results in inhibition of symbiosis with Populus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (7), pp.1878-1896. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.01912.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique des champignons pathogènes des plantes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry T. Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Henri M.-H. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fev. (296), pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar and pathogen interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.309-334. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07352680903241063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretomic climax in plant–fungal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kuhn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 179 (4), pp.907-910. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02594.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification of NBS resistance genes in Populus trichocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Geelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 66 (6), pp.619-636. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-008-9293-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA insertion, plasmid rescue and integration analysis in the model mycorrhizal fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro G. Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.258-269. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1751-7915.2008.00029.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living in harmony in the wood underground: ectomycorrhizal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.204-210. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pbi.2007.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Profiling of Poplar Leaves upon Infection with Compatible and Incompatible Strains of the Foliar Rust Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Duchaussoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 144 (1), pp.347-366. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.094987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More complexity in the mycorrhizal word</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 172 (4), pp.600-604. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01929.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of black cottonwood, Populus trichocarpa (Torr. & Gray)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Difazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Jansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Bohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Grigoriev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1596-1604. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1128691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript patterns associated with ectomycorrhiza development in Eucalyptus globulus and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.599-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript profiling reveals novel marker genes involved in fruiting body formation in Tuber borchii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gabella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Montanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (9), pp.1599-1602</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-DNA transfer from Agrobacterium tumefaciens to the ectomycorrhizal fungus Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Kemppainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Valdemoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Argentina de Microbiología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression patterns of trembling aspen trees following long-term exposure to interacting elevated CO2 and tropospheric O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.K. Podila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167, pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gelhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gualberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Jordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. de Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of expressed sequence tags from the ectomycorhizal basidiomycetes Laccaria bicolor and Pisolithus microcarpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1469-8137.2003.00796.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of symbiosis-regulated genes in Eucalyptus globulus-Pisolithus tinctorius ectomycorrhiza by differential hybridization of arrayed cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Encelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25 (3), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression analysis of a new hydrophobin cDNA from the ectomycorrhizal basidiomycete Pisolithus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Voiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s002940100224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting life cycle and biology of rust fungi (Pucciniales) in the genomics era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Immunity Symposium (IPIS) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goettingen University (IRTG 2172: PRoTECT: Plant Responses To Eliminate Critical Threats), Aug 2021, Goettingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louet C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorce M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanism &amp; Structure— Zooming in on Plant Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion 2020 du groupe "champignons phytopathogènes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, aucune (visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust interaction: an emerging model system in tree pathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Poplar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Forestry, Sep 2019, Xiongan, Hebei province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on genomics and effectoromics of poplar rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex plant-microbe interactions with genomics: from the case study of the poplar-poplar rust interaction toward rust pangenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université RWTH-Aachen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards evolutionary and functional characterization of an avirulence gene in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Conference: Genetics of Five-Needle Pines &amp; Rusts of Forest Trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Invermere, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Pucciniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GEnetics Society of America, Mar 2019, Asilomar, Pacific Grove, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First avirulence gene in the poplar rust fungus Melampsora larici-populina, from genetic characterization to functional validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Effectome Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From mutation to population extinction: The butterfly effect of resistance breakdown in the poplar rust fungus Melampsora larici- populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Congress on Molecular Plant-Microbe Interactions (IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.S1.1-S1.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated information system dedicated to oak genomics and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. pp.27 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde sur les aspects &amp;quot;utilisateurs&amp;quot; : intérêts et retours d’expériences de chercheurs et enseignants-chercheurs du site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Manival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Humbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Sciences ouvertes : expériences, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; Ministère de l'Enseignement supérieur, de la Recherche et de l'Innovation, Oct 2018, Vandœuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and genomic consequences of a major selective event in the poplar rust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide QTL mapping of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Population Genomics of Fungal and Oomycete Diseases of Animals and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Monte Verità Conference Center, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le séquençage du génome du chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée à thème Recherche agronomique et forestière de l'association Emerites.Lorraine, Centre INRA Grand Est Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Emerites.Lorraine, Jun 2017, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rust workshop of the 29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genetics Society of America, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPI TerMic - ARBRE Interdepartmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MPI Terrestrial Microbiology, Marburg, Oct 2016, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse moléculaire d'une interaction arbre-champignon pathogène: la rouille foliaire du peuplier à l'ère de la génomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'UPBM (Union des Professeurs de Physiologie Biochimie Microbiologie, professeurs des sections biotechnologiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPBM, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the oak genome sequence and associated bioinformatic resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Francillonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Alaeitabar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49° Congresso Brasileiro de Fitopatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Maceio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering host specificity in poplar rust fungi through life-cycle transcriptomics and comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Molecular Plant Microbe Interactions XVII congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Molecular Plant Microbe Interactions, Jul 2016, Portland, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of candidate effectors in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; through a population genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Asilomar, Pacific Grove, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of genomic variation in the poplar rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; identify pathogenesis-related factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’effecteurs de &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt; par une approche originale : de la génomique des populations à la génomique fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie - JJC 2014 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus &amp;lt;em&amp;gt;Melampsora larici-populina&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide signature of adaptation in a recently introduced pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-MSA Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Austin, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic analysis of Hemileia vastatrix and related taxa using a genome-scale approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Ceu Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Conference on Coffee Science. ASIC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, San Jose, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic resources to study the structure, function and evolution of the oak genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Aury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO working group "Genetics of Quercus and Nothofagus"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal genome analysis of transposable elements: expansion vs RIP silencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle J. Amselem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée T. Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Fabia Dominguez del Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Kreplak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome: 19. Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Diego, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the functional virulent genome of the coffee leaf rust pathogen Hemileia vastatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Gil Azinheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Batista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding poplars with durable resistance to Melampsora larici-populina leaf rust : a multidisciplinary approach to understand and delay pathogen adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Genetics of Host-Parasite Interactions in Forestry : "Disease and Insect Resistance in Forest Trees"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). Forest service, Ville service, USA., Jul 2011, Eugene, Oregon, United States. 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemileia vastatrix gene expression during the infection process of coffee leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Talhinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Coffee Science - ASIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bali, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la génomique pour l’étude des familles multigéniques : exemple des thaumatin-like proteins (TLPs) chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Ecole Doctorale RP2E. Biodiversité, Ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Vandoeuvre-lès-Nancy, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasing effectors in the secretome of Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Hacquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tanguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Congress on Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No resistance is sacrosanct: unveiling the genes controlling quantitative resistance to Melampsora larici-populina in interspecific hybrid poplars and quantifying potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Rusts of Forest Trees Conference. IUFRO Working Party 02.07.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards broad-spectrum resistance to Melampsora larici-populina rust in poplar: new genetic constructions and potential adaptation of the pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse formelle de concepts pour l'extraction de connaissances dans les données d'expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint transcriptomic and proteomic approaches to precise the molecular basis of a major QTL (RUS) controlling quantitative rust resistance in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant genomics and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse formelle de concepts pour l’extraction de connaissances dans les données d’expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two FCA-Based Methods for Mining Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis, 7th International Conference, ICFCA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Darmstadt, Germany. pp.251-266, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01815-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue-Uberall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the discovery of itemsets with significant variations in gene expression matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Statistical Society - SFC - CLADAG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.439-449, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of a major QTL for rust resistance in poplar using a proteomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress osmotique sur la croissance racinaire du peuplier : approche par génomique fonctionnelle à l'échelle de la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR 110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Nancy, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the early response of poplar to rust infection using expression profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wood underground: a glimpse of the interactions between trees and ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lapeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. New Phytologist Symposium. Functional genomics of environmental adaptation in Populus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Gatlinburg, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary and functional studies of the variability of reproductive modes in the poplar rust fungus, Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Abdalrahem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJM3-2023 : Le sexe dans tous ses états : sexe, asexe, sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar rust never sleeps: evolutionary characterization of the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Saubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gorse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetics and comparative transcriptomics of Gymnosporangium species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Qi Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Cheng-Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Ying-Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar rust fungus effector biology: challenges of functional characterization of effectors in a non-model system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersize fungi: Rust in the genomics era!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondo Sj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt M Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, Pacific Grove, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of pathogenicity-related life history traits in the poplar rust fungus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pernaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Phytopathologie - Mycologie - JJC 2016 Journée Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France. , 96 p., 2016, 11èmes Journées Jean Chevaugeon. 25–29 janvier 2016. Centre Paul Langevin, Aussois (France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Halkett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of Melampsora larici-populina candidate effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane G. O. Saunders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sklenar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genertics (ECFG13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance de la racine de peuplier en réponse au stress osmotique : approche moléculaire dans la zone de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Merret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontre du Groupe de Biologie Moléculaire des Ligneux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nancy, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER: Interactions between natural and artificial poplar stands and selection pressures associated with their management in French landscape. Poster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Juteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population genetics and genomics of forest trees : from gene function to evolutionary dynamics and conservation; A joint conference of IUFRO working groups 2.04.01 (population, ecological and conservation genetics) and 2.04.10 (genomics), and COST Action E-28 (genosilva : european forest genomics network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Madrid, Spain. 1 p., 2006, Population genetics and genomics of forest trees: from gene function to evolutionary dynamics and conservation. Programme and conference abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposable Elements in Fungi: Coevolution With the Host Genome Shapes, Genome Architecture, Plasticity and Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Oggenfuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Croll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Stukenbrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.142-155, 2021, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819990-9.00042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing knowledge on biology of rust fungi through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guus Bakkeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00006-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotrophic Fungi (Powdery Mildews, Rusts, and Smuts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro D Spanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Schirawski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecological Genomics of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.149-168, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter N. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effectors in Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Willey-Blackwell, pp.155-193, 2012, 978-0-470-95822-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar proteomics: update and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine D. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Bedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic L. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, Genomics and Breeding of Poplar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 390 p., 2011, Genetics, genomics and breeding of crop plants, 9781578087143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Discovery of Itemsets with Significant Variations in Gene Expression Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fichet, Bernard and Piccolo, Domenico and Verde, Rosanna and Vichi, Maurizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification and Multivariate Analysis for Complex Data Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.463--471, 2011, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-13312-1. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13312-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the transcriptome of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular genetics and breeding of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haworth Press, 2004, 1560229586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living together underground: a molecular glimpse of the ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heinz D. Osiewacz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular biology of fungal development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marcel Dekker, 2002, 0-8247-0744-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics in the chestnut blight fungus Cryphonectria parasitica reveals large chromosomal rearrangements and a stable genome organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100013. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring genomic determinants of host specialization in Botrytis cinerea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100023. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust fungi in the genomics era: obligate biotrophic fungal pathogens with supersize genomes and effectors galore!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation: Advancing knowledge on pucciniales biology through genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering complex tree-microbe interactions using genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rust genomics & update on the Asian Soybean Rust genome project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: a tree pathology model system through the lens of genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An update on Melampsora spp. genomics!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poplar-poplar rust pathosystem: genomics and effectoromics of a model forest pathology system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation : Genomics, transcriptomics and effectoromics of the poplar leaf rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited academic presentation - The poplar-poplar rust interaction: an emerging system in forest pathology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rouille foliaire du peuplier à l'ère de la génomique: manipulation et chasse aux effecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics research on non-model plant pathogens: delivering novel insights into rust fungus biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on Melampsora larici-populina genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive collection of transcriptome data to support life cycle analysis of the poplar rust fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Guerillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade after the first Pucciniales genomesa snapshot of (post) genomics studies in three model rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2000-2019: twenty years of highly influential publications in plant immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325099v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of highly influential studies on plant pathogen effectors during the last two decades (2000-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Petre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par ingénierie génomique des profils d'expression génique de Pisolithus tinctorius et d'Eucalyptus globulus au cours du développement de la symbiose ectomycorhizienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001NAN10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle des interactions arbre-champignon biotrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02809355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId556"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A38FEE9"/>
+    <w:nsid w:val="F5DFD319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-duplessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-2989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144092948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4150-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11726-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Delgado Da Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Geraldo Capote Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Machado Castanho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kamogae Kuwahara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vieira Godoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2025.103990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lintz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihisa Goto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bender" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae297" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693397v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letanneur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bisaillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dev&#232;ze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie B Plourde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-23-0148-FI" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K Gupta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francismar C Marcelino-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37551-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0112-CR" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847673v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.989580" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Cawston" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.966211" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Tao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxia Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Tian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050523" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606061v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingmin Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlei Tang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhuang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab434" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Figueroa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dodds" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-121149" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stukenbrock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.04.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15641" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Joly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mireault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12514" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves Dos Santos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Benerice Sanchez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32825-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.01.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catherine Aime" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair R. Mctaggart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mondo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adgen.2017.09.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sperschneider" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7249-4_7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579570v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Bakkeren" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. L. Joly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00216" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G.O. Saunders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Win" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329212v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G O Saunders" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Krasileva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-15-0003-R" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01051" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Perlin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su San Toh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Chen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1660-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269480v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo N. Silva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Azinheira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio S. Paulo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143959" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268956v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Loehrer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reinhardt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00377" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579674v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00416" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267894v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Th&#252;rich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9864-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G475WT1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267888v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Phillipe Hamel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ellis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.096156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00723.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646996v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.07.002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L'Haridon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Alabouvette" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2011.07.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651138v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.07.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663764v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Major" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9507-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64DD0B0B7FD4FFF8AA29133FAC0226A0C25E9D0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654230v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654166v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658986v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Pardo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01912.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-232X4KW4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665788v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903241063" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660039v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuhn" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02594.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665900v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2008.00029.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653524v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01929.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671240v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabella" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abb&#224;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678558v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. White" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Podila" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673611v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328724v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251311v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255976v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251312v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251313v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251309v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251308v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251305v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251307v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251306v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251304v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267895v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gil Azinheira" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ceu Silva" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745180v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Batista" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieira" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745179v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752437v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600217v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756939v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01815-2_19" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BNJ9KBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600224v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757987v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue-Uberall" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600212v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_47" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812516v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hummel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829957v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253587v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Joe" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818246v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606172v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oggenfuss" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duplessis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819990-9.00042-1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268872v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00006-9" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941016v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D Spanu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schirawski" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267889v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joly" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Dodds" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600233v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_49" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT811WN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618832v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100013" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904631v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100023" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255977v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255978v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255972v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255970v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255969v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255975v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255974v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255967v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255966v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255940v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255933v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255935v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719656v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325099v2" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748571v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10019" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809355v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-duplessis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-2989" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144092948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=eUEKPngAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-4150-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Delgado Da Rocha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Geraldo Capote Ferreira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Machado Castanho" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Kamogae Kuwahara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vieira Godoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2025.103990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lorrain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11726-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lintz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihisa Goto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Bender" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae297" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Letanneur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bisaillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dev&#232;ze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie B Plourde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-23-0148-FI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francismar C Marcelino-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lorrain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37551-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-22-0128-R" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.989580" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Cawston" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.966211" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.920281" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Blot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Shelest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2022.103698" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-22-0112-CR" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Tao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunxia Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Tian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naili Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050523" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Figueroa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dodds" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-020620-121149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingmin Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunlei Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zhuang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab434" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02990650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stukenbrock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2020.04.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Qi Tao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Mei Liang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-07-19-0208-R" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Cao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6099-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine de Guillen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tsan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53816-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Germain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15641" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548542v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Bulbul Ahmed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cristine Gon&#231;alves Dos Santos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Benerice Sanchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-32825-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Amselem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0172-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zeng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Sun" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eeva J. Vainio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raffaello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Kovalchuk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4610-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Joly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mireault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12514" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2018.01.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marchal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hacquard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-17-0319-R" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Catherine Aime" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair R. Mctaggart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mondo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.adgen.2017.09.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sperschneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Taylor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7249-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G.O. Saunders" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Win" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sklenar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.12530" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579570v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guus Bakkeren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. L. Joly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00216" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329212v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G O Saunders" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia V. Krasileva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577939v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01051" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-15-0003-R" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186421v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael H Perlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fontanillas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su San Toh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehua Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1660-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo N. Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Azinheira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oct&#225;vio S. Paulo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143959" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269013v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00454" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268956v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Loehrer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vogel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huettel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Reinhardt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Benes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00377" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548502v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00111" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521321v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri P&#233;geot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathiot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00712" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268536v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena G. Azinheira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vieira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Loureiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tavares" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00088" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00450" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Joly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00416" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268532v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00456" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267890v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-11-0238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044408" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267894v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vieira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Th&#252;rich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-011-9864-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G475WT1P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Phillipe Hamel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicole" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ellis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.096156" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267893v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fernandez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00723.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644005v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Hacquard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2010.10.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548481v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Major" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-33" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-11-0006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642064v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L'Haridon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Alabouvette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2011.07.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646996v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.07.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651138v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541100v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.07.007" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663764v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian T. Major" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-009-9507-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64DD0B0B7FD4FFF8AA29133FAC0226A0C25E9D0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667759v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-10-0111" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655593v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Tapia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.08.004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16SH1NR5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654166v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri M.-H. Lebrun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658986v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Pardo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.01912.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-232X4KW4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654230v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665788v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352680903241063" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuhn" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02594.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669184v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rinaldi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baucher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Geelen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-008-9293-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P3RNNBNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665900v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-7915.2008.00029.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660158v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2007.01.006" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C0ZNCG4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194961v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rinaldi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Duchaussoy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094987" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653524v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01929.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Difazio" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jansson" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Bohlmann" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Grigoriev" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1128691" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680580v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671240v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gabella" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abb&#224;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Montanini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681826v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Pardo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdemoros" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678558v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gupta" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. White" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Podila" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680906v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;emmanuel Courty" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00796.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673611v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiblet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Encelot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915287v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sorin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Voiblet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002940100224" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNXDBQ66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328724v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251313v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251312v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251310v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Cheng-Ming" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ying-Mei" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255976v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137412v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251311v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137237v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137226v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839185v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885979v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Manival" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Humbert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790211v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251309v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251308v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251305v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741208v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251307v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Aury" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792660v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794927v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742734v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801804v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268359v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Hamelin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267895v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Gil Azinheira" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ceu Silva" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019850v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956370v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e T. Flutre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Fabia Dominguez del Angel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745180v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Batista" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vieira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745179v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746248v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752437v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754692v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600217v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756173v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756939v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600200v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01815-2_19" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BNJ9KBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757987v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue-Uberall" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600224v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600212v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_47" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754112v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812516v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hummel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830800v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829957v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jambois" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233782v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Abdalrahem" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230809v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253596v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253573v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane G. O. Saunders" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win J" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253560v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondo Sj" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt M Labutti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253579v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03253587v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Joe" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818246v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Merret" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755567v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Juteau" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606172v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Oggenfuss" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Croll" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duplessis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819990-9.00042-1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268872v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hamelin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00006-9" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941016v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D Spanu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schirawski" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267889v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Joly" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Dodds" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964339v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Vincent" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Bedon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/178316.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600233v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_49" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT811WN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829658v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915362v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618832v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100013" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904631v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100023" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255977v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255978v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255970v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255969v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255972v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255975v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255974v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255966v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255967v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255940v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255933v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255935v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606152v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719656v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325099v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388325v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748571v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NAN10019" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809355v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>