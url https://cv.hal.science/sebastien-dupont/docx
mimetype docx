--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -497,291 +497,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
+                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811512v1</w:t>
+                <w:t xml:space="preserve">hal-04925872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
+                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925872v1</w:t>
+                <w:t xml:space="preserve">hal-04811512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light treatment: A promising method for inactivation of the wine spoilage yeast Brettanomyces bruxellensis</w:t>
               </w:r>
@@ -927,64 +927,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Caon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1029,2864 +1029,2864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of new acid-functionalized porphyrins displaying antimicrobial activity against gram positive bacteria, yeasts and filamentous fungi with or without ultra-high irradiance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ex-vivo investigation of probiotic bacterial adhesion to the intestinal mucus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117810⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (16), pp.e36339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e36339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628600v1</w:t>
+                <w:t xml:space="preserve">hal-04696440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo investigation of probiotic bacterial adhesion to the intestinal mucus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of new acid-functionalized porphyrins displaying antimicrobial activity against gram positive bacteria, yeasts and filamentous fungi with or without ultra-high irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (16), pp.e36339. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.117810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e36339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696440v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sporicidal efficiency of an ultra-high irradiance (UHI) near UV/visible light treatment: An example of application to infected mandarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dupont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-023-00412-7⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.109568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187808v1</w:t>
+                <w:t xml:space="preserve">hal-03932129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporicidal efficiency of an ultra-high irradiance (UHI) near UV/visible light treatment: An example of application to infected mandarins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Thery</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 147, pp.109568. </w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10123-023-00412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932129v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+                <w:t xml:space="preserve">Edilene Souza da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t>
+              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.743-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43393-022-00100-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03496148v1</w:t>
+                <w:t xml:space="preserve">hal-03648356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43393-022-00100-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648356v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlinda Lobo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.7461-7475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-022-12214-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762866v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t>
+                <w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106, pp.7461-7475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-022-12214-4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.1031-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11735-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850624v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.1031-1044. </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.415-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11735-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559567v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Increased Survival of Lactococcus lactis Strains Subjected to Freeze-Drying after Cultivation in an Acid Medium: Involvement of Membrane Fluidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lafarge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.443-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17113/ftb.59.04.21.7076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277957v1</w:t>
+                <w:t xml:space="preserve">hal-03524030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Survival of Lactococcus lactis Strains Subjected to Freeze-Drying after Cultivation in an Acid Medium: Involvement of Membrane Fluidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jossier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17113/ftb.59.04.21.7076⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1445-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524030v1</w:t>
+                <w:t xml:space="preserve">hal-03174738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Effect of devitrification on the survival and resistance of dried Saccharomyces cerevisiae yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pottier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (16-17), pp.6409-6418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11451-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174738v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Zoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods10092002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of devitrification on the survival and resistance of dried Saccharomyces cerevisiae yeast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Design of a new lyoprotectant increasing freeze-dried Lactobacillus strain survival to long-term storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11451-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12896-021-00726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331665v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a new lyoprotectant increasing freeze-dried Lactobacillus strain survival to long-term storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richtier Gonçalves Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12896-021-00726-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448964v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Gaseous Conditions Significantly Improve Lactobacillus casei and Escherichia coli Survival to Freeze Drying and Rehydration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collisional mechanism of ligand release by Bombyx mori JHBP, a member of the TULIP / Takeout family of lipid transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charriau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Granon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rougeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22037/afb.v1i1.26343⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.103293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466500v1</w:t>
+                <w:t xml:space="preserve">hal-02407949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional mechanism of ligand release by Bombyx mori JHBP, a member of the TULIP / Takeout family of lipid transporters.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+                <w:t xml:space="preserve">Comparison of two encapsulation processes to protect the commensal gut probiotic bacterium Faecalibacterium prausnitzii from the digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Granon</w:t>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Rougeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.103293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (Part A), pp.101608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407949v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two encapsulation processes to protect the commensal gut probiotic bacterium Faecalibacterium prausnitzii from the digestive tract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Specific Gaseous Conditions Significantly Improve Lactobacillus casei and Escherichia coli Survival to Freeze Drying and Rehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (Part A), pp.101608. </w:t>
+              <w:t xml:space="preserve">Applied Food Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22037/afb.v1i1.26343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552352v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the antioxidant property of acerola extracts with synthetic antioxidants using an in vivo method with yeasts</w:t>
+                <w:t xml:space="preserve">Anhydrobiosis : Inside yeast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Alexander Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Golovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.099⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992037v1</w:t>
+                <w:t xml:space="preserve">hal-02011051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhydrobiosis : Inside yeast cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the antioxidant property of acerola extracts with synthetic antioxidants using an in vivo method with yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rapoport</w:t>
+                <w:t xml:space="preserve">Simone Possedente De Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Golovina</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thais Maria Ferreira de Souza Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (1), pp.51-67. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.698-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011051v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stabilisation of curcumin microencapsulated into yeast cells via osmoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3963,77 +3963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Iara Cavalaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richtier Gonçalves da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Maria Leite Nóbrega de Moura Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Maria Ferreira de Souza Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.100054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,559 +4061,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized tableting for extremely oxygen-sensitive probiotics using direct compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yeast quality in juvenile diet affects Drosophila melanogaster adult life traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Allouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fairouz Yahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31561-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706790v1</w:t>
+                <w:t xml:space="preserve">hal-01871053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curcumin and fisetin internalization into Saccharomyces cerevisiae cells via osmoporation: impact of multiple osmotic treatments on the process efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">F.G.M. Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.T.P. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R.S. Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (4), pp.363 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950369v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin and fisetin internalization into Saccharomyces cerevisiae cells via osmoporation: impact of multiple osmotic treatments on the process efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Optimized tableting for extremely oxygen-sensitive probiotics using direct compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (4), pp.363 - 369. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 538 (1-2), pp.14 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.13045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895818v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast quality in juvenile diet affects Drosophila melanogaster adult life traits</w:t>
+                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz Yahou</w:t>
+                <w:t xml:space="preserve">Florine Lepinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Everaerts</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13070. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31561-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871053v1</w:t>
+                <w:t xml:space="preserve">hal-01950369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical characterization of the Lactobacillus delbrueckii subsp. bulgaricus membrane during cold and osmotic stress and its relevance for cryopreservation</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meneghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,103 +4716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.105-106</w:t>
@@ -4854,77 +4854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisetin yeast-based bio-capsules via osmoporation: effects of process variables on the encapsulation efficiency and internalized fisetin content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Anchieta de Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amauri Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4969,360 +4969,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sng1 associates with Nce102 to regulate the yeast Pkh–Ypk signalling module in response to sphingolipid status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara García-Marqués</w:t>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Randez-Gil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Garre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.03.025⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509487v1</w:t>
+                <w:t xml:space="preserve">hal-01485208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+                <w:t xml:space="preserve">Sng1 associates with Nce102 to regulate the yeast Pkh–Ypk signalling module in response to sphingolipid status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara García-Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Francisca Randez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loison</w:t>
+                <w:t xml:space="preserve">Elena Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose A. Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1863 (6), pp.1319 - 1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485208v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival kit of Saccharomyces cerevisiae for anhydrobiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rapoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (21), pp.8821-8834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5369,90 +5369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmoporation: a simple way to internalize hydrophilic molecules into yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (3), pp.1271-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5480,337 +5480,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation à long terme de systèmes biologiques viables et fonctionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zwickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826644v1</w:t>
+                <w:t xml:space="preserve">hal-01328858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Conservation à long terme de systèmes biologiques viables et fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.F3480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01328858v1</w:t>
+                <w:t xml:space="preserve">hal-00826644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-drying kinetics affect yeast membrane organization and survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96 (2), pp.471-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5856,51 +5856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergosterol biosynthesis: a fungal pathway for life on land?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (9), pp.2961-2968. </w:t>
@@ -5990,90 +5990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of sterols affects plasma membrane behavior and yeast survival during dehydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.bbamem.2010.11.012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,64 +6146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Claire Rowland Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.349-62. </w:t>
@@ -6241,103 +6241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral reorganization of plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Ritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1798 (5), p.: 975-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6397,64 +6397,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6576,64 +6576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6652,687 +6652,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high irradiation of corroles and porphyrins for short antimicrobial treatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divoux G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théry T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Porphyrins &amp; Phtalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, niagara falls convention center, Jun 2024, Niagara Falls, United States</w:t>
+              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249677v1</w:t>
+                <w:t xml:space="preserve">hal-05289258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands</w:t>
+              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands (NLigands’2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289258v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial inactivation by the use of ultra high irradiance blue light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands (NLigands’2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
+              <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249706v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ultra-high irradiation of corroles and porphyrins for short antimicrobial treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Porphyrins &amp; Phtalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, niagara falls convention center, Jun 2024, Niagara Falls, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262822v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytométrie en flux au service de la recherche dans le domaine des procédés microbiologiques alimentaires : exploration physiologique de bactéries pathogènes exposées à des perturbations technologiques et présentent sur des matrices sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e congrès annuel de l'association française de cytométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7351,359 +7351,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Belliot</w:t>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+                <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estienney, M</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abou-Hamd, N</w:t>
+                <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289811v1</w:t>
+                <w:t xml:space="preserve">hal-05263769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Belliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chambin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allouche R</w:t>
+                <w:t xml:space="preserve">Estienney, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zupan N</w:t>
+                <w:t xml:space="preserve">Abou-Hamd, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263769v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Edition of Virtual International Conference „Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Pologne, Poland</w:t>
@@ -7732,103 +7732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bactériophage MS2 : un surrogate du norovirus humain à l’épreuve de procédés de décontamination thermique ou lumineux à ultra haute intensité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -7857,90 +7857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the thermal resistance of ADY by differential scanning calorimetry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Yeast Biotechnology and Biology (ICYBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7965,103 +7965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et Optimisation d’un procédé de Production de bactéries Extrêmement Sensibles à l’Oxygène pour leur utilisation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apetite for Innovation, VITAGORA, Webinaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,90 +8086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès dans la protection fonctionnelle de bactéries probiotiques commensales du colon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du Centre Powder ON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,103 +8194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentations innovantes pour l’alimentation du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres de l'Institut Carnot Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8309,230 +8309,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photo-oxydation par lumière bleue à haute intensité : une voie prometteuse pour le développement d’un procédé de décontamination microbienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Specific gaseous conditions significantly improve Lactobacillus casei ATCC334 and Escherichia coli K12 survival to freeze-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250260v1</w:t>
+                <w:t xml:space="preserve">hal-05250388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth medium: a critical parameter for lactic acid bacteria survival to freeze-drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bodzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiotec’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Coimbra, Portugal</w:t>
@@ -8561,103 +8565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableting: an interesting process to stabilize a probiotic extremely sensitive to oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -8680,454 +8684,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific gaseous conditions significantly improve Lactobacillus casei ATCC334 and Escherichia coli K12 survival to freeze-drying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High-intensive photo-oxidation based on visible light as a promising mean to develop microbial decontamination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">Food And Biosystem Engineering International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pelagia-Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250388v1</w:t>
+                <w:t xml:space="preserve">hal-05250336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensive photo-oxidation based on visible light as a promising mean to develop microbial decontamination process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Comparison of different dosage forms to deliver extremely oxygen-sensitive probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food And Biosystem Engineering International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Pelagia-Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250336v1</w:t>
+                <w:t xml:space="preserve">hal-05250412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different dosage forms to deliver extremely oxygen-sensitive probiotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La photo-oxydation par lumière bleue à haute intensité : une voie prometteuse pour le développement d’un procédé de décontamination microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250412v1</w:t>
+                <w:t xml:space="preserve">hal-05250260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité pour la qualité et l’avenir des aliments. Exemple des bactéries EOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du festival VIVO Bourgogne Franche Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9152,103 +9152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Strategies to Stabilize Extremely Oxygen-Sensitive Probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Agriculture and Agro-Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chiang Rai, Thailand</w:t>
@@ -9277,103 +9277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -9402,103 +9402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the large scale production of anaerobic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmabiotics Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -9527,51 +9527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de résistance de S. cerevisiae pour le développement de procédés de maîtrise des contaminations fongiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop AgroSup Dijon Produire, transformer, commercialiser, distribuer, consommer autrement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroSup Dijon, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9596,103 +9596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Encapsulation/vectorisation de molécules actives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
@@ -9721,103 +9721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected role of ergosterol in yeast adaptation to hydric fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 32 – International specialized symposium on yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9836,480 +9836,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ergostérol : une molécule clé dans le passage d’une vie aquatique à une vie terrestre chez les champignons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Compréhension des mécanismes de résistance à la déshydratation de Saccharomyces cerevisiae : application à la préservation ou la destruction de levures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Rencontre avec les lycéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agrale Dijon, 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Flores Microbiennes d’Intérêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250528v1</w:t>
+                <w:t xml:space="preserve">hal-05250622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes de résistance à la déshydratation de Saccharomyces cerevisiae : application à la préservation ou la destruction de levures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreira T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Flores Microbiennes d’Intérêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">New Frontiers in Anhydrobiosis,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250622v1</w:t>
+                <w:t xml:space="preserve">hal-05250534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L’ergostérol : une molécule clé dans le passage d’une vie aquatique à une vie terrestre chez les champignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Anhydrobiosis,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
+              <w:t xml:space="preserve">Journée de Rencontre avec les lycéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agrale Dijon, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250534v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250636v1</w:t>
+                <w:t xml:space="preserve">hal-05250549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergosterol-rich microdomains: antioxidative islets in yeast plasma membrane?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dijon Domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10328,208 +10328,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
+              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250549v1</w:t>
+                <w:t xml:space="preserve">hal-05250636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Hydration Changes on the Resistance of Microorganisms: Implication in the Decontamination of Dried Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR Workshop on Food Safety: Advances and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10548,286 +10548,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’ergostérol dans la résistance des levures à la déshydratation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Industrial production of dried yeast: plasma membrane as a survival indicator of air drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Drying Conference - EuroDrying'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Palma, Spain. pp.26 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250558v1</w:t>
+                <w:t xml:space="preserve">hal-02291677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial production of dried yeast: plasma membrane as a survival indicator of air drying process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’ergostérol dans la résistance des levures à la déshydratation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drying Conference - EuroDrying'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Palma, Spain. pp.26 - 28</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291677v1</w:t>
+                <w:t xml:space="preserve">hal-05250558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration rate affects membrane lateral organization and yeast survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patchy Prague - Workshop on Plasma Membrane Domains in Fungi and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10852,90 +10852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la cinétique de déshydratation sur la membrane plasmique de la levure S. cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10960,77 +10960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la membrane plasmique dans la survie et la mort de la levure lors d’une perturbation hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11055,77 +11055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la déshydratation extrême sur la dynamique membranaire de la levure Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Présentation Dijon Imagerie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11176,394 +11176,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The role of peptone characteristics on the development of Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannin, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auger, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatel, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">Symposium HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dôle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262869v1</w:t>
+                <w:t xml:space="preserve">hal-05544269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of peptone characteristics on the development of Faecalibacterium duncaniae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dôle, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544269v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
               </w:r>
@@ -11668,618 +11668,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannin, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auger, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatel, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373224v1</w:t>
+                <w:t xml:space="preserve">hal-05544258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
+              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544258v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh H-N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251532v1</w:t>
+                <w:t xml:space="preserve">hal-05251517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251517v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373259v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
               </w:r>
@@ -12384,562 +12384,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
+                <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Zoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251566v1</w:t>
+                <w:t xml:space="preserve">hal-05290010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
+                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Zoz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290010v1</w:t>
+                <w:t xml:space="preserve">hal-05251566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontamination microbienne par l’utilisation de la lumière bleue à ultra-haute intensité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Développement et optimisation d’un procédé de production de bactéries extrêmement sensibles à l’oxygène pour leur exploitation industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251570v1</w:t>
+                <w:t xml:space="preserve">hal-05251580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et optimisation d’un procédé de production de bactéries extrêmement sensibles à l’oxygène pour leur exploitation industrielle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Décontamination microbienne par l’utilisation de la lumière bleue à ultra-haute intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251580v1</w:t>
+                <w:t xml:space="preserve">hal-05251570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmesse, O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12975,1588 +12975,1588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumière bleue à ultra-haute irradiance (UHI) : promesses d’une technologie dans la décontamination microbienne et la préservation d’aliments ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Thery</w:t>
+                <w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes - 16ème Congrès National de SFM</w:t>
+              <w:t xml:space="preserve">Microbes -16ème Congrès National de SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251586v1</w:t>
+                <w:t xml:space="preserve">hal-05251589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+                <w:t xml:space="preserve">Lumière bleue à ultra-haute irradiance (UHI) : promesses d’une technologie dans la décontamination microbienne et la préservation d’aliments ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes -16ème Congrès National de SFM</w:t>
+              <w:t xml:space="preserve">Microbes - 16ème Congrès National de SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251589v1</w:t>
+                <w:t xml:space="preserve">hal-05251586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vaucher</w:t>
+                <w:t xml:space="preserve">Vaucher B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jouffrey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Jouffrey C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251597v1</w:t>
+                <w:t xml:space="preserve">hal-05373072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaucher B</w:t>
+                <w:t xml:space="preserve">B. Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouffrey C</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Céline Jouffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373072v1</w:t>
+                <w:t xml:space="preserve">hal-05251597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verstraeten S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès du G.F.H.G.N.P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261831v1</w:t>
+                <w:t xml:space="preserve">hal-05261903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261903v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">39ème congrès du G.F.H.G.N.P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251614v1</w:t>
+                <w:t xml:space="preserve">hal-05261831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliri C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261910v1</w:t>
+                <w:t xml:space="preserve">hal-05267649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261887v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calieri C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272868v1</w:t>
+                <w:t xml:space="preserve">hal-05261887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267649v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261931v1</w:t>
+                <w:t xml:space="preserve">hal-05261923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different encapsulation strategies to stabilize extremely oxygen-sensitive bacteria: case of the probiotic Faecalibacterium Prausnizii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
@@ -14579,355 +14579,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Use of Wild-type and Mutant of Saccharomyces cerevisiae as an Antioxidant Activity Method for Acerola Extract from Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lira S.P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieira T.M.S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261923v1</w:t>
+                <w:t xml:space="preserve">hal-05261937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Wild-type and Mutant of Saccharomyces cerevisiae as an Antioxidant Activity Method for Acerola Extract from Brazil</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261937v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International specialized symposium on yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14952,77 +14952,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Anhydrobiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15060,64 +15060,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des stérols dans la réponse à un stress éthanol chez la levure Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vo-Van Q.B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15149,273 +15149,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Role of nature and lateral organization of sterols on the yeast resistance to extreme dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgirate, Italy</w:t>
+              <w:t xml:space="preserve">Dijon Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261961v1</w:t>
+                <w:t xml:space="preserve">hal-05261957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nature and lateral organization of sterols on the yeast resistance to extreme dehydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dijon Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgirate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261957v1</w:t>
+                <w:t xml:space="preserve">hal-05261961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Sterol Organization and Nature on the Resistance of Yeast to Extreme Dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR Workshop on Food Safety: Advances and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15440,77 +15440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic of dehydration affects lateral membrane organization and cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15548,90 +15548,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la déshydratation d’une souche probiotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molimard P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courau S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
@@ -15660,90 +15660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of simultaneous thermal and osmotic treatments on plasma membrane and the survival of yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15768,77 +15768,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la survie cellulaire et les modifications membranaires lors de déshydratations extrêmes : optimisation de stratégies de conservation cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15863,77 +15863,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell survival to severe dehydration is related to maintain of membrane integrity: application to optimization of preservation strategies of microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drying Conference AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15958,77 +15958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la membrane plasmique dans la survie et la mort de la levure lors d’une perturbation hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16085,64 +16085,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Gases in Microorganism Preservation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gases in Agro-food Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16212,103 +16212,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MILIEU DE CULTURE DE QUALITE ALIMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3108122A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16330,77 +16330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CULTURE MEDIUM, MANUFACTURING PROCESS AND BACTERIAL CULTURE PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16431,90 +16431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for eliminating microorganisms present in and/or at the surface of a material to be decontaminated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/020595 A1. 2020, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16714,51 +16714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la membrane plasmique dans la survie de Saccharomyces cerevisiae lors de perturbations hydriques : rôle clé de l'ergostérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bourgogne, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011DIJOS008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16817,51 +16817,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des réponses microbiennes à des perturbations de leur environnement : application au développement de procédés de maitrise de micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté (COMUE) (UBFC), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16969,51 +16969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FA873B0"/>
+    <w:nsid w:val="40309B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17200,51 +17200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-3500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160375029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1141-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.59.04.21.7076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-021-00726-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/afb.v1i1.26343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01992037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Da Cruz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Possedente De Lira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Maria Ferreira de Souza Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.099" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapoport" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Golovina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Iara Cavalaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves da Cruz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Leite N&#243;brega de Moura Bell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2019.100054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895818v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G.M. Medeiros" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.P. Correia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.S. Pedrini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta de C&#226;mara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7425-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509487v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Randez-Gil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Prieto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.03.025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6028-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5386-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00826644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4014-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMV3BJMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.11.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00567868v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.01.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux G" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ry T" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Mousset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250528v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250622v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291677v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250570v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261937v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lira S.P" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira T.M.S" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261947v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261961v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261957v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261966v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261983v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courau S" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261977v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251419v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04804555v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-3500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160375029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1141-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodzen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.59.04.21.7076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-021-00726-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/afb.v1i1.26343" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapoport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Golovina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01992037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Da Cruz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Possedente De Lira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Maria Ferreira de Souza Vieira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Iara Cavalaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves da Cruz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Leite N&#243;brega de Moura Bell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2019.100054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G.M. Medeiros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.P. Correia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.S. Pedrini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta de C&#226;mara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7425-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Randez-Gil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Prieto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.03.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6028-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5386-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00826644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4014-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMV3BJMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.11.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00567868v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.01.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux G" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ry T" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Mousset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291677v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250570v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261937v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lira S.P" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira T.M.S" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261947v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261961v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261966v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261983v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courau S" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261977v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251419v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04804555v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>