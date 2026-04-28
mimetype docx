--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -497,291 +497,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
+                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chanut</w:t>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925872v1</w:t>
+                <w:t xml:space="preserve">hal-04811512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t>
+                <w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hải-Ngân Đinh</w:t>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811512v1</w:t>
+                <w:t xml:space="preserve">hal-04925872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light treatment: A promising method for inactivation of the wine spoilage yeast Brettanomyces bruxellensis</w:t>
               </w:r>
@@ -927,64 +927,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Caon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1035,103 +1035,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-vivo investigation of probiotic bacterial adhesion to the intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (16), pp.e36339. </w:t>
@@ -1208,64 +1208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Divoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109, pp.117810. </w:t>
@@ -1297,2596 +1297,2596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporicidal efficiency of an ultra-high irradiance (UHI) near UV/visible light treatment: An example of application to infected mandarins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Thery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sebastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109568⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-023-00412-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932129v1</w:t>
+                <w:t xml:space="preserve">hal-04187808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Grosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sporicidal efficiency of an ultra-high irradiance (UHI) near UV/visible light treatment: An example of application to infected mandarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.109568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10123-023-00412-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187808v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edilene Souza da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43393-022-00100-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.415-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648356v1</w:t>
+                <w:t xml:space="preserve">hal-03496148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Ureña</w:t>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edilene Souza da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.743-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43393-022-00100-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03762866v1</w:t>
+                <w:t xml:space="preserve">hal-03648356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+                <w:t xml:space="preserve">María Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-022-12214-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03850624v1</w:t>
+                <w:t xml:space="preserve">hal-03762866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t>
+                <w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlinda Lobo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.1031-1044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11735-8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 106, pp.7461-7475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-022-12214-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559567v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 106 (1), pp.415-424. </w:t>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.1031-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11735-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496148v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Survival of Lactococcus lactis Strains Subjected to Freeze-Drying after Cultivation in an Acid Medium: Involvement of Membrane Fluidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Richtier Gonçalves Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Mousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (4), pp.443-453. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17113/ftb.59.04.21.7076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524030v1</w:t>
+                <w:t xml:space="preserve">hal-03277957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased Survival of Lactococcus lactis Strains Subjected to Freeze-Drying after Cultivation in an Acid Medium: Involvement of Membrane Fluidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
+              <w:t xml:space="preserve">Food Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17113/ftb.59.04.21.7076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174738v1</w:t>
+                <w:t xml:space="preserve">hal-03524030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of devitrification on the survival and resistance of dried Saccharomyces cerevisiae yeast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-021-11451-3⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1445-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331665v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (9), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods10092002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a new lyoprotectant increasing freeze-dried Lactobacillus strain survival to long-term storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of devitrification on the survival and resistance of dried Saccharomyces cerevisiae yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (16-17), pp.6409-6418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-021-11451-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12896-021-00726-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03448964v1</w:t>
+                <w:t xml:space="preserve">hal-03331665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Design of a new lyoprotectant increasing freeze-dried Lactobacillus strain survival to long-term storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12896-021-00726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277957v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisional mechanism of ligand release by Bombyx mori JHBP, a member of the TULIP / Takeout family of lipid transporters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific Gaseous Conditions Significantly Improve Lactobacillus casei and Escherichia coli Survival to Freeze Drying and Rehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.103293⟩</w:t>
+              <w:t xml:space="preserve">Applied Food Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22037/afb.v1i1.26343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407949v1</w:t>
+                <w:t xml:space="preserve">hal-02466500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two encapsulation processes to protect the commensal gut probiotic bacterium Faecalibacterium prausnitzii from the digestive tract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Collisional mechanism of ligand release by Bombyx mori JHBP, a member of the TULIP / Takeout family of lipid transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Granon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Rougeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101608⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.103293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.103293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552352v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Gaseous Conditions Significantly Improve Lactobacillus casei and Escherichia coli Survival to Freeze Drying and Rehydration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Comparison of two encapsulation processes to protect the commensal gut probiotic bacterium Faecalibacterium prausnitzii from the digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (Part A), pp.101608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22037/afb.v1i1.26343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466500v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anhydrobiosis : Inside yeast cells</w:t>
+                <w:t xml:space="preserve">Comparison of the antioxidant property of acerola extracts with synthetic antioxidants using an in vivo method with yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Rapoport</w:t>
+                <w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Golovina</w:t>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Possedente De Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Maria Ferreira de Souza Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.698-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011051v1</w:t>
+                <w:t xml:space="preserve">hal-01992037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the antioxidant property of acerola extracts with synthetic antioxidants using an in vivo method with yeasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Anhydrobiosis : Inside yeast cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Golovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 277, pp.698-705. </w:t>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.51-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992037v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stabilisation of curcumin microencapsulated into yeast cells via osmoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Targino Hoskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3963,77 +3963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Iara Cavalaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richtier Gonçalves da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Maria Leite Nóbrega de Moura Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Maria Ferreira de Souza Vieira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.100054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4061,373 +4061,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast quality in juvenile diet affects Drosophila melanogaster adult life traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curcumin and fisetin internalization into Saccharomyces cerevisiae cells via osmoporation: impact of multiple osmotic treatments on the process efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz Yahou</w:t>
+                <w:t xml:space="preserve">F.G.M. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Everaerts</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">R.T.P. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.R.S. Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.13070. </w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (4), pp.363 - 369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31561-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/lam.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871053v1</w:t>
+                <w:t xml:space="preserve">hal-01895818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin and fisetin internalization into Saccharomyces cerevisiae cells via osmoporation: impact of multiple osmotic treatments on the process efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.G.M. Medeiros</w:t>
+                <w:t xml:space="preserve">Florine Lepinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.T.P. Correia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (4), pp.363 - 369. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.13045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895818v1</w:t>
+                <w:t xml:space="preserve">hal-01950369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized tableting for extremely oxygen-sensitive probiotics using direct compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 538 (1-2), pp.14 - 20. </w:t>
@@ -4459,161 +4459,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Yeast quality in juvenile diet affects Drosophila melanogaster adult life traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Lepinois</w:t>
+                <w:t xml:space="preserve">Fairouz Yahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Claude Everaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Farine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.13070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31561-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950369v1</w:t>
+                <w:t xml:space="preserve">hal-01871053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical characterization of the Lactobacillus delbrueckii subsp. bulgaricus membrane during cold and osmotic stress and its relevance for cryopreservation</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Meneghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4716,103 +4716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.105-106</w:t>
@@ -4854,77 +4854,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisetin yeast-based bio-capsules via osmoporation: effects of process variables on the encapsulation efficiency and internalized fisetin content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Anchieta de Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amauri Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,51 +5135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara García-Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Randez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5239,90 +5239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survival kit of Saccharomyces cerevisiae for anhydrobiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Rapoport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (21), pp.8821-8834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5369,90 +5369,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmoporation: a simple way to internalize hydrophilic molecules into yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Regina da Silva Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (3), pp.1271-1280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5480,337 +5480,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Conservation à long terme de systèmes biologiques viables et fonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.F3480</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328858v1</w:t>
+                <w:t xml:space="preserve">hal-00826644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation à long terme de systèmes biologiques viables et fonctionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Sarrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zwickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2013.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826644v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-drying kinetics affect yeast membrane organization and survival.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96 (2), pp.471-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5856,51 +5856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergosterol biosynthesis: a fungal pathway for life on land?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,51 +5908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (9), pp.2961-2968. </w:t>
@@ -5990,90 +5990,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of sterols affects plasma membrane behavior and yeast survival during dehydration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.bbamem.2010.11.012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6146,64 +6146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Claire Rowland Snyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.349-62. </w:t>
@@ -6241,103 +6241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral reorganization of plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Ritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1798 (5), p.: 975-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6397,64 +6397,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6576,64 +6576,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6652,687 +6652,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-high irradiation of corroles and porphyrins for short antimicrobial treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Théry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desbois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Claude P. Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
+              <w:t xml:space="preserve">International Conference on Porphyrins &amp; Phtalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, niagara falls convention center, Jun 2024, Niagara Falls, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289258v1</w:t>
+                <w:t xml:space="preserve">hal-05249677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divoux G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théry T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands (NLigands’2024)</w:t>
+              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249706v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial inactivation by the use of ultra high irradiance blue light</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands (NLigands’2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249736v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microbial inactivation by the use of ultra high irradiance blue light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262822v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high irradiation of corroles and porphyrins for short antimicrobial treatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Porphyrins &amp; Phtalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, niagara falls convention center, Jun 2024, Niagara Falls, United States</w:t>
+              <w:t xml:space="preserve">Séminaire ClostAbat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249677v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cytométrie en flux au service de la recherche dans le domaine des procédés microbiologiques alimentaires : exploration physiologique de bactéries pathogènes exposées à des perturbations technologiques et présentent sur des matrices sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e congrès annuel de l'association française de cytométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7351,359 +7351,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chambin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allouche R</w:t>
+                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zupan N</w:t>
+                <w:t xml:space="preserve">Estienney, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou-Hamd, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263769v1</w:t>
+                <w:t xml:space="preserve">hal-05289811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis de Rougemont</w:t>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estienney, M</w:t>
+                <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou-Hamd, N</w:t>
+                <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289811v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Edition of Virtual International Conference „Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Pologne, Poland</w:t>
@@ -7732,103 +7732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bactériophage MS2 : un surrogate du norovirus humain à l’épreuve de procédés de décontamination thermique ou lumineux à ultra haute intensité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Belliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis de Rougemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Estienney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
@@ -7857,90 +7857,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the thermal resistance of ADY by differential scanning calorimetry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Yeast Biotechnology and Biology (ICYBB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7965,103 +7965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et Optimisation d’un procédé de Production de bactéries Extrêmement Sensibles à l’Oxygène pour leur utilisation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apetite for Innovation, VITAGORA, Webinaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,90 +8086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès dans la protection fonctionnelle de bactéries probiotiques commensales du colon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du Centre Powder ON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,103 +8194,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentations innovantes pour l’alimentation du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres de l'Institut Carnot Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8309,825 +8309,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific gaseous conditions significantly improve Lactobacillus casei ATCC334 and Escherichia coli K12 survival to freeze-drying</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La photo-oxydation par lumière bleue à haute intensité : une voie prometteuse pour le développement d’un procédé de décontamination microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250388v1</w:t>
+                <w:t xml:space="preserve">hal-05250260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth medium: a critical parameter for lactic acid bacteria survival to freeze-drying</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Tableting: an interesting process to stabilize a probiotic extremely sensitive to oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiotec’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250307v1</w:t>
+                <w:t xml:space="preserve">hal-05250368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableting: an interesting process to stabilize a probiotic extremely sensitive to oxygen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The growth medium: a critical parameter for lactic acid bacteria survival to freeze-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Microbiotec’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250368v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensive photo-oxidation based on visible light as a promising mean to develop microbial decontamination process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Specific gaseous conditions significantly improve Lactobacillus casei ATCC334 and Escherichia coli K12 survival to freeze-drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bodzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food And Biosystem Engineering International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Pelagia-Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250336v1</w:t>
+                <w:t xml:space="preserve">hal-05250388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different dosage forms to deliver extremely oxygen-sensitive probiotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">High-intensive photo-oxidation based on visible light as a promising mean to develop microbial decontamination process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Food And Biosystem Engineering International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pelagia-Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250412v1</w:t>
+                <w:t xml:space="preserve">hal-05250336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photo-oxydation par lumière bleue à haute intensité : une voie prometteuse pour le développement d’un procédé de décontamination microbienne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparison of different dosage forms to deliver extremely oxygen-sensitive probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250260v1</w:t>
+                <w:t xml:space="preserve">hal-05250412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biodiversité pour la qualité et l’avenir des aliments. Exemple des bactéries EOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du festival VIVO Bourgogne Franche Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9152,103 +9152,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Strategies to Stabilize Extremely Oxygen-Sensitive Probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Agriculture and Agro-Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chiang Rai, Thailand</w:t>
@@ -9277,103 +9277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -9402,103 +9402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the large scale production of anaerobic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmabiotics Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -9527,51 +9527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes de résistance de S. cerevisiae pour le développement de procédés de maîtrise des contaminations fongiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop AgroSup Dijon Produire, transformer, commercialiser, distribuer, consommer autrement,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroSup Dijon, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9596,103 +9596,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Encapsulation/vectorisation de molécules actives”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
@@ -9721,103 +9721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unexpected role of ergosterol in yeast adaptation to hydric fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 32 – International specialized symposium on yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9836,247 +9836,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes de résistance à la déshydratation de Saccharomyces cerevisiae : application à la préservation ou la destruction de levures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreira T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Flores Microbiennes d’Intérêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">New Frontiers in Anhydrobiosis,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250622v1</w:t>
+                <w:t xml:space="preserve">hal-05250534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Compréhension des mécanismes de résistance à la déshydratation de Saccharomyces cerevisiae : application à la préservation ou la destruction de levures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Anhydrobiosis,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
+              <w:t xml:space="preserve">Colloque Flores Microbiennes d’Intérêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250534v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ergostérol : une molécule clé dans le passage d’une vie aquatique à une vie terrestre chez les champignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Rencontre avec les lycéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrale Dijon, 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10095,441 +10095,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ergosterol-rich microdomains: antioxidative islets in yeast plasma membrane?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
+              <w:t xml:space="preserve">Dijon Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250549v1</w:t>
+                <w:t xml:space="preserve">hal-05250540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergosterol-rich microdomains: antioxidative islets in yeast plasma membrane?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferreira T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dijon Domains</w:t>
+              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250540v1</w:t>
+                <w:t xml:space="preserve">hal-05250636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belgirate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250636v1</w:t>
+                <w:t xml:space="preserve">hal-05250549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Hydration Changes on the Resistance of Microorganisms: Implication in the Decontamination of Dried Foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR Workshop on Food Safety: Advances and Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,77 +10567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial production of dried yeast: plasma membrane as a survival indicator of air drying process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Drying Conference - EuroDrying'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Palma, Spain. pp.26 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10662,77 +10662,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l’ergostérol dans la résistance des levures à la déshydratation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10757,77 +10757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehydration rate affects membrane lateral organization and yeast survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patchy Prague - Workshop on Plasma Membrane Domains in Fungi and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10852,90 +10852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la cinétique de déshydratation sur la membrane plasmique de la levure S. cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10960,77 +10960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la membrane plasmique dans la survie et la mort de la levure lors d’une perturbation hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11055,77 +11055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la déshydratation extrême sur la dynamique membranaire de la levure Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Présentation Dijon Imagerie Cellulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11142,323 +11142,323 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (42)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of peptone characteristics on the development of Faecalibacterium duncaniae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dôle, France</w:t>
+              <w:t xml:space="preserve">Solutions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05544269v1</w:t>
+                <w:t xml:space="preserve">hal-05523413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solutions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t>
+              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523413v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05602187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11467,4601 +11467,4726 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+                <w:t xml:space="preserve">The role of peptone characteristics on the development of Faecalibacterium duncaniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannin, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auger, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatel, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dôle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262886v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544258v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
+              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251532v1</w:t>
+                <w:t xml:space="preserve">hal-05373224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
+                <w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dinh H-N</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rostom P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannin, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auger, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatel, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">ExcellencES » HARMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251517v1</w:t>
+                <w:t xml:space="preserve">hal-05544258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
+                <w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngan Dinh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dinh H-N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonastre Oliete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">14th Microencapsulation Training school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373259v1</w:t>
+                <w:t xml:space="preserve">hal-05251517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373224v1</w:t>
+                <w:t xml:space="preserve">hal-05251532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bourelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Ngan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Spores Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Microencapsualtion Training School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262861v1</w:t>
+                <w:t xml:space="preserve">hal-05373259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th European Spores Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290010v1</w:t>
+                <w:t xml:space="preserve">hal-05262861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
+                <w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251566v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et optimisation d’un procédé de production de bactéries extrêmement sensibles à l’oxygène pour leur exploitation industrielle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251580v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décontamination microbienne par l’utilisation de la lumière bleue à ultra-haute intensité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Développement et optimisation d’un procédé de production de bactéries extrêmement sensibles à l’oxygène pour leur exploitation industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251570v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Décontamination microbienne par l’utilisation de la lumière bleue à ultra-haute intensité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290290v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firmesse, O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes -16ème Congrès National de SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251589v1</w:t>
+                <w:t xml:space="preserve">hal-05290290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière bleue à ultra-haute irradiance (UHI) : promesses d’une technologie dans la décontamination microbienne et la préservation d’aliments ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes - 16ème Congrès National de SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Adamuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbes -16ème Congrès National de SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373072v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vaucher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaucher B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verstraeten S</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
+                <w:t xml:space="preserve">Jouffrey C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ISOPOW XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261903v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">39ème congrès du G.F.H.G.N.P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251614v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verstraeten S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès du G.F.H.G.N.P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261831v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267649v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272868v1</w:t>
+                <w:t xml:space="preserve">hal-05261910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261887v1</w:t>
+                <w:t xml:space="preserve">hal-05272868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliri C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261910v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calieri C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261923v1</w:t>
+                <w:t xml:space="preserve">hal-05261887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different encapsulation strategies to stabilize extremely oxygen-sensitive bacteria: case of the probiotic Faecalibacterium Prausnizii.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jouffrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272844v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Wild-type and Mutant of Saccharomyces cerevisiae as an Antioxidant Activity Method for Acerola Extract from Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t>
+                <w:t xml:space="preserve">Different encapsulation strategies to stabilize extremely oxygen-sensitive bacteria: case of the probiotic Faecalibacterium Prausnizii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lira S.P</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261937v1</w:t>
+                <w:t xml:space="preserve">hal-05272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261931v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Use of Wild-type and Mutant of Saccharomyces cerevisiae as an Antioxidant Activity Method for Acerola Extract from Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lira S.P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieira T.M.S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International specialized symposium on yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261942v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Anhydrobiosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
+              <w:t xml:space="preserve">International specialized symposium on yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261947v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des stérols dans la réponse à un stress éthanol chez la levure Saccharomyces cerevisiae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">New Frontiers in Anhydrobiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261951v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nature and lateral organization of sterols on the yeast resistance to extreme dehydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rôle des stérols dans la réponse à un stress éthanol chez la levure Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo-Van Q.B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dijon Domains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261957v1</w:t>
+                <w:t xml:space="preserve">hal-05261951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Belgirate, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Sterol Organization and Nature on the Resistance of Yeast to Extreme Dehydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Role of nature and lateral organization of sterols on the yeast resistance to extreme dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International CIGR Workshop on Food Safety: Advances and Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
+              <w:t xml:space="preserve">Dijon Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261966v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic of dehydration affects lateral membrane organization and cell survival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Role of Sterol Organization and Nature on the Resistance of Yeast to Extreme Dehydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">1st International CIGR Workshop on Food Safety: Advances and Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261971v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la déshydratation d’une souche probiotique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Kinetic of dehydration affects lateral membrane organization and cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261983v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of simultaneous thermal and osmotic treatments on plasma membrane and the survival of yeast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la déshydratation d’une souche probiotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molimard P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courau S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261977v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la survie cellulaire et les modifications membranaires lors de déshydratations extrêmes : optimisation de stratégies de conservation cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of simultaneous thermal and osmotic treatments on plasma membrane and the survival of yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261985v1</w:t>
+                <w:t xml:space="preserve">hal-05261977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell survival to severe dehydration is related to maintain of membrane integrity: application to optimization of preservation strategies of microorganisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Relation entre la survie cellulaire et les modifications membranaires lors de déshydratations extrêmes : optimisation de stratégies de conservation cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Drying Conference AFSIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261986v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cell survival to severe dehydration is related to maintain of membrane integrity: application to optimization of preservation strategies of microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Drying Conference AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Implication de la membrane plasmique dans la survie et la mort de la levure lors d’une perturbation hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16071,124 +16196,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Gases in Microorganism Preservation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gases in Agro-food Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.533-549, 2019, 9780128124659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16198,349 +16323,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MILIEU DE CULTURE DE QUALITE ALIMENTAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3108122A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CULTURE MEDIUM, MANUFACTURING PROCESS AND BACTERIAL CULTURE PROCESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Huillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP4263801A1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for eliminating microorganisms present in and/or at the surface of a material to be decontaminated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2020/020595 A1. 2020, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16550,147 +16675,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Irradiance Blue Light Treatment: A Promising Method for Inactivation of the Wine Spoilage Yeast Brettanomyces Bruxellensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16700,100 +16825,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la membrane plasmique dans la survie de Saccharomyces cerevisiae lors de perturbations hydriques : rôle clé de l'ergostérol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bourgogne, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011DIJOS008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00692358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16803,105 +16928,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des réponses microbiennes à des perturbations de leur environnement : application au développement de procédés de maitrise de micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté (COMUE) (UBFC), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04804555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId359"/>
+      <w:footerReference w:type="default" r:id="rId361"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16969,51 +17094,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40309B81"/>
+    <w:nsid w:val="450C1286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17200,51 +17325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-3500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160375029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1141-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodzen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mousset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.59.04.21.7076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-021-00726-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/afb.v1i1.26343" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapoport" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Golovina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01992037v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Da Cruz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Possedente De Lira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Maria Ferreira de Souza Vieira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.099" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Iara Cavalaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves da Cruz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Leite N&#243;brega de Moura Bell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2019.100054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G.M. Medeiros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.P. Correia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.S. Pedrini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta de C&#226;mara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7425-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Randez-Gil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Prieto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.03.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6028-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5386-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00826644v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4014-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMV3BJMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.11.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00567868v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.01.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289258v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux G" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ry T" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249677v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250388v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Mousset" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291677v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250570v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261937v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lira S.P" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira T.M.S" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261947v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261957v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261961v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261966v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261971v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261983v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courau S" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261977v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261985v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261986v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499115v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251419v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692358v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04804555v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-3500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160375029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1141-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.59.04.21.7076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-021-00726-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/afb.v1i1.26343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01992037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Da Cruz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Possedente De Lira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Maria Ferreira de Souza Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.099" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapoport" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Golovina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Iara Cavalaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves da Cruz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Leite N&#243;brega de Moura Bell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2019.100054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G.M. Medeiros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.P. Correia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.S. Pedrini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta de C&#226;mara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7425-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Randez-Gil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Prieto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.03.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6028-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5386-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00826644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4014-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMV3BJMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.11.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00567868v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.01.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux G" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ry T" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250307v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Mousset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250622v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291677v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250570v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261937v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lira S.P" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira T.M.S" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261961v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261957v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courau S" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261985v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731454v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04804555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>