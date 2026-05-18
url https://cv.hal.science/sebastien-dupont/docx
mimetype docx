--- v2 (2026-04-28)
+++ v3 (2026-05-18)
@@ -1,17039 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16987 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.09375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Dupont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3737-3500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160375029</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=nqoXI-IAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-1141-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of vegetative and sporulated forms of Clostridium perfringens exposed to air at different relative humidities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 135, pp.104968. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2025.104968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cobalamin-mediated protection of Faecalibacterium duncaniae against oxidative stress: Insights from proteomic and membrane fatty acid profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alejandra de Angel Fontalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rime Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amoros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 306, pp.128455. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2026.128455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Alginate as a promising encapsulating material for extremely-oxygen sensitive probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị-Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hải-Ngân Đinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonastre Oliete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 160 (Part 3), pp.110857. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking Probiotic Potential: Physicochemical Approaches to Evaluate Probiotic Bacterial Adhesion Potential to the Intestinal Tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.202400705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light treatment: A promising method for inactivation of the wine spoilage yeast Brettanomyces bruxellensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lebleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.117038. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2024.117038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoprocessing coupled to spray drying as a novel strategy to encapsulate bioactive compounds from acerola pomace extract into Saccharomyces cerevisiae cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Targino Hoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Caon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (3), pp.1206-1216. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43393-024-00248-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-vivo investigation of probiotic bacterial adhesion to the intestinal mucus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (16), pp.e36339. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e36339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of new acid-functionalized porphyrins displaying antimicrobial activity against gram positive bacteria, yeasts and filamentous fungi with or without ultra-high irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.117810. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoprocessing enhances the stabilization of fisetin by encapsulation in Saccharomyces cerevisiae cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Targino Hoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10123-023-00412-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Yin-Yang of the Green Fluorescent Protein: Impact on Saccharomyces cerevisiae stress resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.112603. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporicidal efficiency of an ultra-high irradiance (UHI) near UV/visible light treatment: An example of application to infected mandarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.109568. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2022.109568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light: highlighting the potential of a novel LED-based device for short antifungal treatments of food contact surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Colliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Adamuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.415-424. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11718-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-functionality of fisetin-enriched yoghurt fermented with Lactobacillus acidophilus bio-capsules produced via osmoporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Souza da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Targino Hoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Microbiology and Biomanufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.743-749. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43393-022-00100-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive approach to the protection and controlled release of extremely oxygen sensitive probiotics using edible polysaccharide-based coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Ureña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.706-719. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.07.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonoprocessing is an effective strategy to encapsulate fisetin into Saccharomyces cerevisiae cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlinda Lobo de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Targino Hoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106, pp.7461-7475. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-022-12214-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmoporation is a versatile technique to encapsulate fisetin using the probiotic bacteria Lactobacillus acidophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Wagner Vasconcelos de Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Targino Hoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Regina da Silva Pedrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (3), pp.1031-1044. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11735-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant Properties of Ergosterol and Its Role in Yeast Resistance to Oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richtier Gonçalves Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10071024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Survival of Lactococcus lactis Strains Subjected to Freeze-Drying after Cultivation in an Acid Medium: Involvement of Membrane Fluidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bodzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Technology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (4), pp.443-453. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17113/ftb.59.04.21.7076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased xerotolerance of Saccharomyces cerevisiae during an osmotic pressure ramp over several generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eminence Dorelle Hondjuila Miokono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.1445-1461. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Grandvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lesniewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10092002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of devitrification on the survival and resistance of dried Saccharomyces cerevisiae yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (16-17), pp.6409-6418. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-021-11451-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new lyoprotectant increasing freeze-dried Lactobacillus strain survival to long-term storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bodzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.66. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12896-021-00726-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific Gaseous Conditions Significantly Improve Lactobacillus casei and Escherichia coli Survival to Freeze Drying and Rehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bodzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22037/afb.v1i1.26343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collisional mechanism of ligand release by Bombyx mori JHBP, a member of the TULIP / Takeout family of lipid transporters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Granon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Rougeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103293. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.103293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two encapsulation processes to protect the commensal gut probiotic bacterium Faecalibacterium prausnitzii from the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (Part A), pp.101608. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2020.101608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the antioxidant property of acerola extracts with synthetic antioxidants using an in vivo method with yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Possedente De Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Maria Ferreira de Souza Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 277, pp.698-705. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.10.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anhydrobiosis : Inside yeast cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rapoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Golovina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.51-67. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotechadv.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient stabilisation of curcumin microencapsulated into yeast cells via osmoporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio Gonçalves Macêdo de Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Targino Hoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-019-10196-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo antioxidant properties of bioactive compounds from Green Propolis obtained by ultrasound-assisted extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Iara Cavalaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richtier Gonçalves da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Maria Leite Nóbrega de Moura Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Maria Ferreira de Souza Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.100054. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fochx.2019.100054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcumin and fisetin internalization into Saccharomyces cerevisiae cells via osmoporation: impact of multiple osmotic treatments on the process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G.M. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T.P. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.S. Pedrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67 (4), pp.363 - 369. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.13045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Lepinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized tableting for extremely oxygen-sensitive probiotics using direct compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 538 (1-2), pp.14 - 20. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast quality in juvenile diet affects Drosophila melanogaster adult life traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Yahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Everaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Farine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.13070. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-31561-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biophysical characterization of the Lactobacillus delbrueckii subsp. bulgaricus membrane during cold and osmotic stress and its relevance for cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meneghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Passot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 101 (4), pp.1427 - 1441. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7935-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP Pharma Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.105-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisetin yeast-based bio-capsules via osmoporation: effects of process variables on the encapsulation efficiency and internalized fisetin content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Anchieta de Câmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100 (12), pp.5547 - 5558. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-016-7425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sng1 associates with Nce102 to regulate the yeast Pkh–Ypk signalling module in response to sphingolipid status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara García-Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Randez-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Garre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Prieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1863 (6), pp.1319 - 1333. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamcr.2016.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival kit of Saccharomyces cerevisiae for anhydrobiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rapoport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (21), pp.8821-8834. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-014-6028-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osmoporation: a simple way to internalize hydrophilic molecules into yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Regina da Silva Pedrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.1271-1280. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-013-5386-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation à long terme de systèmes biologiques viables et fonctionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.F3480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsaturated fatty acids from food and in the growth medium improve growth of Bacillus cereus under cold and anaerobic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Sarrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.113-122. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2013.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-drying kinetics affect yeast membrane organization and survival.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 96 (2), pp.471-481. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-012-4014-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergosterol biosynthesis: a fungal pathway for life on land?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (9), pp.2961-2968. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of sterols affects plasma membrane behavior and yeast survival during dehydration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.doi:10.1016/j.bbamem.2010.11.012. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of lipid-induced ER stress by fatty acid shape.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Deguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Claire Rowland Snyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (3), pp.349-62. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0854.2010.01150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reorganization of plasma membrane is involved in the yeast resistance to severe dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Ritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1798 (5), p.: 975-985. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00567868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-induced ER stress: synergistic effects of sterols and saturated fatty acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Fleurat-Lessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (6), pp.673-90. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0854.2009.00903.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de C. perfringens : Vers les moyens de maîtrise de demain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final ClostAbat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high irradiation of corroles and porphyrins for short antimicrobial treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude P. Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Porphyrins &amp; Phtalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, niagara falls convention center, Jun 2024, Niagara Falls, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théry T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial properties of porphyrins and corroles functionalized with carboxylic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EuChems Conference on Nitrogen Ligands (NLigands’2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial inactivation by the use of ultra high irradiance blue light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les moyens de maîtrise de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ClostAbat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cytométrie en flux au service de la recherche dans le domaine des procédés microbiologiques alimentaires : exploration physiologique de bactéries pathogènes exposées à des perturbations technologiques et présentent sur des matrices sèches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e congrès annuel de l'association française de cytométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bactériophage MS2 : un substitut des norovirus humains à l’épreuve de procédés de écontamination thermique ou lumineux à ultra haute intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Belliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienney, M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou-Hamd, N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouche R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zupan N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouche R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zupan N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Edition of Virtual International Conference „Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Torun, Pologne, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bactériophage MS2 : un surrogate du norovirus humain à l’épreuve de procédés de décontamination thermique ou lumineux à ultra haute intensité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Belliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis de Rougemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Estienney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the thermal resistance of ADY by differential scanning calorimetry approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ribert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Yeast Biotechnology and Biology (ICYBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et Optimisation d’un procédé de Production de bactéries Extrêmement Sensibles à l’Oxygène pour leur utilisation industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apetite for Innovation, VITAGORA, Webinaire international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Dijon (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès dans la protection fonctionnelle de bactéries probiotiques commensales du colon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du Centre Powder ON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fermentations innovantes pour l’alimentation du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de l'Institut Carnot Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photo-oxydation par lumière bleue à haute intensité : une voie prometteuse pour le développement d’un procédé de décontamination microbienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Adamuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific gaseous conditions significantly improve Lactobacillus casei ATCC334 and Escherichia coli K12 survival to freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bodzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableting: an interesting process to stabilize a probiotic extremely sensitive to oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouche R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth medium: a critical parameter for lactic acid bacteria survival to freeze-drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bodzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiotec’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-intensive photo-oxidation based on visible light as a promising mean to develop microbial decontamination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Adamuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food And Biosystem Engineering International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Pelagia-Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different dosage forms to deliver extremely oxygen-sensitive probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouche R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité pour la qualité et l’avenir des aliments. Exemple des bactéries EOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration du festival VIVO Bourgogne Franche Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Strategies to Stabilize Extremely Oxygen-Sensitive Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouche R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Agriculture and Agro-Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chiang Rai, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in the large scale production of anaerobic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmabiotics Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de résistance de S. cerevisiae pour le développement de procédés de maîtrise des contaminations fongiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop AgroSup Dijon Produire, transformer, commercialiser, distribuer, consommer autrement,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroSup Dijon, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Encapsulation/vectorisation de molécules actives”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unexpected role of ergosterol in yeast adaptation to hydric fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSY 32 – International specialized symposium on yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes de résistance à la déshydratation de Saccharomyces cerevisiae : application à la préservation ou la destruction de levures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Flores Microbiennes d’Intérêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of ergosterol in yeast adaptation to anhydrobiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Anhydrobiosis,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergostérol : une molécule clé dans le passage d’une vie aquatique à une vie terrestre chez les champignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Rencontre avec les lycéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agrale Dijon, 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergosterol-rich microdomains: antioxidative islets in yeast plasma membrane?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dijon Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle clé de l’ergostérol dans la résistance des levures aux perturbations hydriques. Workshop Microbiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions des microorganismes avec leurs environnements : circulation, adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key role of ergosterol in the resistance of yeasts to water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferreira T</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belgirate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Hydration Changes on the Resistance of Microorganisms: Implication in the Decontamination of Dried Foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International CIGR Workshop on Food Safety: Advances and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’ergostérol dans la résistance des levures à la déshydratation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial production of dried yeast: plasma membrane as a survival indicator of air drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drying Conference - EuroDrying'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palma, Spain. pp.26 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydration rate affects membrane lateral organization and yeast survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patchy Prague - Workshop on Plasma Membrane Domains in Fungi and Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la cinétique de déshydratation sur la membrane plasmique de la levure S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la membrane plasmique dans la survie et la mort de la levure lors d’une perturbation hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la déshydratation extrême sur la dynamique membranaire de la levure Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Présentation Dijon Imagerie Cellulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05602187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion mechanisms of probiotics in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chanut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutions Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effect of environmental parameters on the survival and growth of Clostridium perfringens: Application to the development of decontamination processes in slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des jeunes chercheurs 30ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of peptone characteristics on the development of Faecalibacterium duncaniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannin, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatel, J.M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium HARMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dôle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Firmesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’effet des protéines végétales sur la croissance de Faecalibacterium duncaniae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannin, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger, S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatel, J.M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ExcellencES » HARMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of probiotic bacterial adhesion potential to the intestinal tract using physicochemical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Karbowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Scientific Conference on Probiotics, Prebiotics, Gut Microbiota and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium alginate - a promising material for the protection of extremely-oxygen sensitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh H-N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonastre Oliete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Microencapsulation Training school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium alginate - A promising material for the protection of extremely oxygen-sensitive probiotics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngan Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thị Thanh-Trúc Phùng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonastre Oliete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Microencapsualtion Training School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Savard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Mtimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moundanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Spores Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Listeria monocytogenes on surfaces by the mean of Relative Air Humidity (RAH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Grandvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Grandvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et optimisation d’un procédé de production de bactéries extrêmement sensibles à l’oxygène pour leur exploitation industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination microbienne par l’utilisation de la lumière bleue à ultra-haute intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de Listeria monocytogenes sur des surfaces par le contrôle de l’Humidité Relative de l’Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosette Grandvalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmesse, O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière bleue à ultra-haute irradiance (UHI) : promesses d’une technologie dans la décontamination microbienne et la préservation d’aliments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes - 16ème Congrès National de SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for analysing the dynamics of individual responses in a stressed yeast population by coupling microscopy video sequence acquisition and image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Adamuz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes -16ème Congrès National de SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPOW XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaucher B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouffrey C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPOW XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème congrès du G.F.H.G.N.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstraeten S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Julliand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouche R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allouche R</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caliri C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calieri C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Antioxidant Role for Sterols: the case of Ergosterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different encapsulation strategies to stabilize extremely oxygen-sensitive bacteria: case of the probiotic Faecalibacterium Prausnizii.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Chambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Caliri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild-type and Mutant of Saccharomyces cerevisiae as an Antioxidant Activity Method for Acerola Extract from Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richtier Gonçalves Da Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lira S.P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieira T.M.S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Lipid Oxidation and Antioxidants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new antioxidant role for sterols: the case of ergosterol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International specialized symposium on yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Frontiers in Anhydrobiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pornichet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des stérols dans la réponse à un stress éthanol chez la levure Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vo-Van Q.B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateral reorganization of yeast plasma membrane is involved in the yeast resistance to severe dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Stress : From Molecules to Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belgirate, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of nature and lateral organization of sterols on the yeast resistance to extreme dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dijon Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Sterol Organization and Nature on the Resistance of Yeast to Extreme Dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International CIGR Workshop on Food Safety: Advances and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic of dehydration affects lateral membrane organization and cell survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la déshydratation d’une souche probiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molimard P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courau S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of simultaneous thermal and osmotic treatments on plasma membrane and the survival of yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre la survie cellulaire et les modifications membranaires lors de déshydratations extrêmes : optimisation de stratégies de conservation cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell survival to severe dehydration is related to maintain of membrane integrity: application to optimization of preservation strategies of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Drying Conference AFSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la membrane plasmique dans la survie et la mort de la levure lors d’une perturbation hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05261990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Gases in Microorganism Preservation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gases in Agro-food Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.533-549, 2019, 9780128124659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MILIEU DE CULTURE DE QUALITE ALIMENTAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3108122A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CULTURE MEDIUM, MANUFACTURING PROCESS AND BACTERIAL CULTURE PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Raise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4263801A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for eliminating microorganisms present in and/or at the surface of a material to be decontaminated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2020/020595 A1. 2020, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-High Irradiance Blue Light Treatment: A Promising Method for Inactivation of the Wine Spoilage Yeast Brettanomyces Bruxellensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lebleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vaizant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la membrane plasmique dans la survie de Saccharomyces cerevisiae lors de perturbations hydriques : rôle clé de l'ergostérol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Université de Bourgogne, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011DIJOS008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00692358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des réponses microbiennes à des perturbations de leur environnement : application au développement de procédés de maitrise de micro-organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne Franche-Comté (COMUE) (UBFC), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04804555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17094,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="450C1286"/>
+    <w:nsid w:val="32C79DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17325,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-3500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160375029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1141-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524030v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.59.04.21.7076" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-021-00726-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466500v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/afb.v1i1.26343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01992037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Da Cruz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Possedente De Lira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Maria Ferreira de Souza Vieira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.099" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011051v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapoport" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Golovina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292408v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Iara Cavalaro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves da Cruz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Leite N&#243;brega de Moura Bell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2019.100054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G.M. Medeiros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.P. Correia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.S. Pedrini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485734v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta de C&#226;mara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7425-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Randez-Gil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Prieto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.03.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6028-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5386-8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00826644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4014-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMV3BJMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.11.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00567868v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.01.015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux G" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ry T" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250307v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Mousset" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325816v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250523v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250622v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291677v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250570v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250575v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250579v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261937v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lira S.P" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira T.M.S" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261947v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261961v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261957v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261971v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261983v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courau S" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261977v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261985v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261986v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499115v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251419v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731454v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692358v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS008" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04804555v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3737-3500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160375029" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=nqoXI-IAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-1141-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05478791v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra de Angel Fontalvo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#233;nard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chebbo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2026.128455" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04811512v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883;-Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#7843;i-Ng&#226;n &#272;inh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Ure&#241;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110857" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04925872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7883; Thanh-Tr&#250;c Ph&#249;ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400705" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04520014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Wagner Vasconcelos de Andrade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Targino Hoskin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Caon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-024-00248-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04696440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e36339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Th&#233;ry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Divoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117810" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04187808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dupont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-023-00412-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03902943v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bertheau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112603" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03932129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2022.109568" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03496148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colliau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Adamuz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11718-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Souza da Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43393-022-00100-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gerometta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.07.129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03850624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlinda Lobo de Souza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12214-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03559567v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11735-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03277957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Cruz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03524030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bodzen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mousset" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17113/ftb.59.04.21.7076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03174738v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eminence Dorelle Hondjuila Miokono" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13789" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03331665v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ribert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11451-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448964v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12896-021-00726-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466500v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22037/afb.v1i1.26343" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02407949v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Granon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Rougeux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.103293" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01992037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves Da Cruz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Possedente De Lira" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Maria Ferreira de Souza Vieira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.10.099" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02011051v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rapoport" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Golovina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2018.11.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02371983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Gon&#231;alves Mac&#234;do de Medeiros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-019-10196-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292408v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Iara Cavalaro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richtier Gon&#231;alves da Cruz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Maria Leite N&#243;brega de Moura Bell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochx.2019.100054" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895818v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G.M. Medeiros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T.P. Correia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.S. Pedrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.13045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01871053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Yahou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Everaerts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Farine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31561-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meneghel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7935-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta de C&#226;mara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-016-7425-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garc&#237;a-Marqu&#233;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Randez-Gil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Garre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Prieto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2016.03.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290078v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6028-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02290638v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina da Silva Pedrini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5386-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00826644v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Sarrau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Clavel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwickel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Despres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2013.04.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ9SGP3T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698901v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-012-4014-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MMV3BJMW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00698895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ferreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01667.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00568580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.11.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580629v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deguil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Claire Rowland Snyder" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01150.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00567868v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ritt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.01.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Colas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2009.00903.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262840v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude P. Gros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ry T" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249706v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249736v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289811v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Belliot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de Rougemont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienney, M" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou-Hamd, N" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estienney" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250213v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325828v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250260v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Mousset" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05325816v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250517v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250622v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250534v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira T" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250528v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250540v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250636v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250549v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250563v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291677v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250570v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250575v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250584v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250579v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05523413v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262869v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544269v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannin, S" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auger, S" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatel, J.M" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373224v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05544258v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom P" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251532v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251517v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh H-N" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373259v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Dinh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290010v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251570v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290290v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmesse, O" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251586v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251589v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261931v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261937v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lira S.P" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira T.M.S" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261942v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261947v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261951v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo-Van Q.B" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261961v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261957v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261966v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261971v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261983v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courau S" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261977v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261985v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261986v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261990v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499115v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251419v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731454v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048342v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00692358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011DIJOS008" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/tel-04804555v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>